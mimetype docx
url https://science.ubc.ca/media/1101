--- v0 (2025-12-08)
+++ v1 (2026-10-05)
@@ -1,1412 +1,6251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="21464E8A" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+    <w:p w14:paraId="57F66D45" w14:textId="77777777" w:rsidR="00A914E7" w:rsidRPr="00E40640" w:rsidRDefault="00DA3D59" w:rsidP="00883A3A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00E40640">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>UBC Curriculum Proposal Form</w:t>
+        <w:t xml:space="preserve">UBC </w:t>
+      </w:r>
+      <w:r w:rsidR="00A914E7" w:rsidRPr="00E40640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Vancouver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213FC94B" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+    <w:p w14:paraId="0C159381" w14:textId="5BE7543D" w:rsidR="00A914E7" w:rsidRPr="00E40640" w:rsidRDefault="00B272C8" w:rsidP="00A1717B">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Change to Course or Program</w:t>
+      <w:r w:rsidRPr="00E40640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Curriculum</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00DA3D59" w:rsidRPr="00E40640">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> Proposal </w:t>
+      </w:r>
+      <w:r w:rsidR="0091746A" w:rsidRPr="00E40640">
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Category: (1 or 2)</w:t>
+        <w:t xml:space="preserve">(2-Column) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3D59" w:rsidRPr="00E40640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="29" w:type="dxa"/>
+          <w:bottom w:w="29" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4428"/>
-        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="4585"/>
+        <w:gridCol w:w="4765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA3D59" w14:paraId="76A5E7ED" w14:textId="77777777">
+      <w:tr w:rsidR="00E40640" w:rsidRPr="00E40640" w14:paraId="1292DBAD" w14:textId="77777777" w:rsidTr="06B9EA14">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB7808E" w14:textId="77777777" w:rsidR="00DE3AEC" w:rsidRPr="006B063F" w:rsidRDefault="00DE3AEC" w:rsidP="00DE3AEC">
+          <w:p w14:paraId="4A9A0A88" w14:textId="58129521" w:rsidR="00DC4D9B" w:rsidRPr="00E40640" w:rsidRDefault="00DC4D9B" w:rsidP="00883A3A">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B063F">
+            <w:r w:rsidRPr="00E40640">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Category: (1 or 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E40640" w:rsidRPr="00E40640" w14:paraId="76A5E7ED" w14:textId="77777777" w:rsidTr="06B9EA14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB7808E" w14:textId="77777777" w:rsidR="00DE3AEC" w:rsidRPr="00E40640" w:rsidRDefault="00DE3AEC" w:rsidP="00883A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Faculty: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73CBA17F" w14:textId="77777777" w:rsidR="00DE3AEC" w:rsidRPr="006B063F" w:rsidRDefault="00DE3AEC" w:rsidP="00DE3AEC">
+          <w:p w14:paraId="3740B0AF" w14:textId="2F526C9C" w:rsidR="00A914E7" w:rsidRPr="00E40640" w:rsidRDefault="00DE3AEC" w:rsidP="00883A3A">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B063F">
+            <w:r w:rsidRPr="00E40640">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department: </w:t>
+              <w:t>Dep</w:t>
+            </w:r>
+            <w:r w:rsidR="00A914E7" w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">artment/Unit: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65FF8423" w14:textId="77777777" w:rsidR="00DE3AEC" w:rsidRPr="006B063F" w:rsidRDefault="00DE3AEC" w:rsidP="00DE3AEC">
+          <w:p w14:paraId="65FF8423" w14:textId="7481EBD1" w:rsidR="00DE3AEC" w:rsidRPr="00E40640" w:rsidRDefault="00DE3AEC" w:rsidP="00883A3A">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B063F">
+            <w:r w:rsidRPr="00E40640">
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Faculty Approval Date: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1670556054"/>
+                <w:placeholder>
+                  <w:docPart w:val="59B913968EED44D083515003C666B65B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="yyyy-MM-dd"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A914E7" w:rsidRPr="00E40640">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>YYYY-MM-DD</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-          <w:p w14:paraId="167D2E6D" w14:textId="77777777" w:rsidR="00DE3AEC" w:rsidRPr="006B063F" w:rsidRDefault="00DE3AEC" w:rsidP="00DE3AEC">
-[...13 lines deleted...]
-          <w:p w14:paraId="5B6ABACD" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DE3AEC" w:rsidP="00DE3AEC">
+          <w:p w14:paraId="5B6ABACD" w14:textId="7DE7A6A6" w:rsidR="00DA3D59" w:rsidRPr="00E40640" w:rsidRDefault="00DE3AEC" w:rsidP="00883A3A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B063F">
+            <w:r w:rsidRPr="00E40640">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Effective Academic Year:</w:t>
+              <w:t>Effective Session</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE3AEC">
+            <w:r w:rsidR="00A914E7" w:rsidRPr="00E40640">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Year: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1483697480"/>
+                <w:placeholder>
+                  <w:docPart w:val="71BC0A946DF0482AB40216E7FAEB12E6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A914E7" w:rsidRPr="00E40640">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>20XX W (Cannot be a current session)</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="288D34F3" w14:textId="61367C7C" w:rsidR="00DA3D59" w:rsidRPr="00E40640" w:rsidRDefault="00DA3D59" w:rsidP="00883A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A914E7" w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1341471169"/>
+                <w:placeholder>
+                  <w:docPart w:val="40E25B5554A4452DAEC3001E1986407F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="yyyy-MM-dd"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A914E7" w:rsidRPr="00E40640">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>YYYY-MM-DD</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="288D34F3" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="4C350606" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRPr="00E40640" w:rsidRDefault="00DA3D59" w:rsidP="00883A3A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E40640">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Person:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2934F36A" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="6F6AFE2D" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRPr="00E40640" w:rsidRDefault="00DA3D59" w:rsidP="00883A3A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E40640">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3D59" w14:paraId="311FC1B6" w14:textId="77777777">
+      <w:tr w:rsidR="00E40640" w:rsidRPr="00E40640" w14:paraId="4321648E" w14:textId="77777777" w:rsidTr="06B9EA14">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55BF585F" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="7E23EBFE" w14:textId="7AA7E3EA" w:rsidR="00B3221C" w:rsidRPr="00E40640" w:rsidRDefault="00B3221C" w:rsidP="00883A3A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of Action: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00883A3A" w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> new course*, delete course, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E40640" w:rsidRPr="00E40640" w14:paraId="585AD687" w14:textId="77777777" w:rsidTr="06B9EA14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EC3931" w14:textId="0C206713" w:rsidR="00B3221C" w:rsidRPr="00E40640" w:rsidRDefault="00B3221C" w:rsidP="00883A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rationale: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(The following points should be covered: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B272C8" w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bjectives of the proposed or changed course or program; academic merit; nature of the proposed or changed curriculum and its relationship to the rest of the curriculum of the department or Faculty; and, the need for the proposed or changed curriculum.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007868D0" w:rsidRPr="00E40640" w14:paraId="10B6384F" w14:textId="77777777" w:rsidTr="06B9EA14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5496181F" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>For Courses:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D28468A" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="004C6FCD" w:rsidP="007868D0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1439828609"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Not available for Cr/D/F grading (undergraduate courses only)</w:t>
+            </w:r>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Check the box if the course is NOT eligible for Cr/D/F grading and provide the rationale for this below. Note:  Not applicable to graduate-level courses.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D26D77A" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rationale for not being available for Cr/D/F:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(The default is that undergraduate courses are offered for Cr/D/F unless there is a significant reason as to why it should not be so)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462537C4" w14:textId="31EF3408" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="004C6FCD" w:rsidP="007868D0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1363170142"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pass/Fail</w:t>
+            </w:r>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  or</w:t>
+            </w:r>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1678191395"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007868D0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Honours</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/Pass/Fail</w:t>
+            </w:r>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Check one of the above boxes if the course will be graded on a P/F or H/P/F basis. Default grading is percentage)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD928E1" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="004C6FCD" w:rsidP="007868D0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="516125860"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Special Topics </w:t>
+            </w:r>
+            <w:r w:rsidR="007868D0" w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(Check the box if the course content is expected to vary by offering)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52020EF0" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Note: Proponents must submit a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00BB09DE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Supplemental Course Information Form</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for any of the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3403E6CE" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>All new course proposals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14BA299B" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00BB09DE" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>All renumbered course proposals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A559809" w14:textId="44DADEB3" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB09DE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>All proposals to split or combine existing courses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007868D0" w:rsidRPr="00E40640" w14:paraId="0BABEA9C" w14:textId="77777777" w:rsidTr="06B9EA14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF51D6D" w14:textId="142D8BC8" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proposed Calendar URL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(If changing)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32769E84" w14:textId="3E67EDA6" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Calendar URL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(URL not required for individual courses)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007868D0" w:rsidRPr="00E40640" w14:paraId="14534063" w14:textId="77777777" w:rsidTr="06B9EA14">
+        <w:trPr>
+          <w:trHeight w:val="3660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F9E89A" w14:textId="77777777" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="007868D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40640">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Proposed Calendar Entry:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04619D1D" w14:textId="239F83C9" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="06B9EA14">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28AE164B" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="6CA0B9C6" w14:textId="2F3D8099" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="06B9EA14">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...42 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="069108DB" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="73CA164C" w14:textId="5F04AE3E" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="06B9EA14">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...41 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="2548" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA5C69A" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="0462292C" w14:textId="36E36135" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="007868D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E40640">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>URL:</w:t>
+              <w:t>Current Calendar Entry:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BC0F75C" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="44D227FE" w14:textId="0927BDE4" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="007868D0">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="FF00FF"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="06B9EA14">
               <w:rPr>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(URL from the current web Calendar – not the draft calendar. This URL is not needed if you are only making changes to individual courses - for course entries simply list the course number.)</w:t>
+              <w:t>(Cut and paste from the Calendar)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74DE5019" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
-[...286 lines deleted...]
-          <w:p w14:paraId="48358E71" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+          <w:p w14:paraId="2D2E86A4" w14:textId="73A931DA" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="06B9EA14">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49A6500E" w14:textId="77777777" w:rsidR="00DE3AEC" w:rsidRPr="00DE3AEC" w:rsidRDefault="00DE3AEC" w:rsidP="00DE3AEC">
+          <w:p w14:paraId="2AC64BB6" w14:textId="56FEE659" w:rsidR="007868D0" w:rsidRPr="00E40640" w:rsidRDefault="007868D0" w:rsidP="06B9EA14">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0732">
-[...261 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A5733BE" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="7BFF4E06" w14:textId="77777777" w:rsidR="00E30CCB" w:rsidRPr="00E40640" w:rsidRDefault="00E30CCB" w:rsidP="00883A3A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E30CCB" w:rsidRPr="00E40640" w:rsidSect="00A914E7">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51E213B5" w14:textId="77777777" w:rsidR="00AC7A86" w:rsidRDefault="00AC7A86">
+    <w:p w14:paraId="754067E3" w14:textId="77777777" w:rsidR="00DD1A27" w:rsidRDefault="00DD1A27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49EFD8D1" w14:textId="77777777" w:rsidR="00AC7A86" w:rsidRDefault="00AC7A86">
+    <w:p w14:paraId="69E1EB47" w14:textId="77777777" w:rsidR="00DD1A27" w:rsidRDefault="00DD1A27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7F1E674C" w14:textId="77777777" w:rsidR="00DA3D59" w:rsidRDefault="00DA3D59">
+  <w:p w14:paraId="45415594" w14:textId="77777777" w:rsidR="00FA32A8" w:rsidRDefault="00FA32A8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="7F1E674C" w14:textId="5C91B3F6" w:rsidR="00DA3D59" w:rsidRPr="00D424FE" w:rsidRDefault="00DA3D59" w:rsidP="00D424FE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="9270"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>UBC Curriculum Proposal (</w:t>
+      <w:t xml:space="preserve">UBC </w:t>
     </w:r>
-    <w:r w:rsidR="00F02AEE">
+    <w:r w:rsidR="00631DA6" w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2024/03/01</w:t>
+      <w:t xml:space="preserve">Vancouver </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D424FE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Curriculum Proposal</w:t>
+    </w:r>
+    <w:r w:rsidR="00631DA6" w:rsidRPr="00D424FE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D424FE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB5922">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">v4, </w:t>
+    </w:r>
+    <w:r w:rsidR="00A1717B" w:rsidRPr="00D424FE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>June 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00631DA6" w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...7 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007D264A">
+    <w:r w:rsidR="007D264A" w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D424FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="5FD6D9B9" w14:textId="77777777" w:rsidR="00FA32A8" w:rsidRDefault="00FA32A8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD9A58C" w14:textId="77777777" w:rsidR="00AC7A86" w:rsidRDefault="00AC7A86">
+    <w:p w14:paraId="76FB023D" w14:textId="77777777" w:rsidR="00DD1A27" w:rsidRDefault="00DD1A27">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="440AC7CE" w14:textId="77777777" w:rsidR="00AC7A86" w:rsidRDefault="00AC7A86">
+    <w:p w14:paraId="752EE5FA" w14:textId="77777777" w:rsidR="00DD1A27" w:rsidRDefault="00DD1A27">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7EC7ED1E" w14:textId="5E3CCC42" w:rsidR="00DA3D59" w:rsidRDefault="00FC51F2">
+  <w:p w14:paraId="2F38E19C" w14:textId="543C4D80" w:rsidR="00FA32A8" w:rsidRDefault="00FA32A8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:bookmarkStart w:id="1" w:name="_Hlk232163593"/>
+  <w:bookmarkStart w:id="2" w:name="_Hlk232163594"/>
+  <w:bookmarkStart w:id="3" w:name="_Hlk232164101"/>
+  <w:bookmarkStart w:id="4" w:name="_Hlk232164102"/>
+  <w:p w14:paraId="7EC7ED1E" w14:textId="4E6C5AB2" w:rsidR="00DA3D59" w:rsidRPr="00A1717B" w:rsidRDefault="00A1717B" w:rsidP="00A1717B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...60 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36266BD8" wp14:editId="7B041222">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3094990" cy="404495"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="339" name="Group 339"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3094990" cy="404495"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="3095129" cy="404978"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="2" name="Shape 6"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="29146" y="150394"/>
+                          <a:ext cx="238697" cy="225107"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="238697" h="225107">
+                              <a:moveTo>
+                                <a:pt x="119342" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="135179" y="114859"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="187211" y="27902"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="165125" y="123546"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="221234" y="69876"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="192011" y="140729"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="238697" y="105893"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="216967" y="165024"/>
+                                <a:pt x="198031" y="198171"/>
+                                <a:pt x="119342" y="225107"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="40653" y="198171"/>
+                                <a:pt x="21717" y="165024"/>
+                                <a:pt x="0" y="105893"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="46673" y="140729"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="17450" y="69876"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="73558" y="123546"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="51473" y="27902"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="103505" y="114859"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="119342" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="3" name="Shape 7"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="27967" y="26390"/>
+                          <a:ext cx="76835" cy="85522"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="76835" h="85522">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="19774" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="19774" y="50521"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="19774" y="62967"/>
+                                <a:pt x="26327" y="69824"/>
+                                <a:pt x="38240" y="69824"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="50457" y="69824"/>
+                                <a:pt x="56947" y="63259"/>
+                                <a:pt x="56947" y="50876"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="56947" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="76835" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="76835" y="50991"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="76835" y="72289"/>
+                                <a:pt x="61989" y="85522"/>
+                                <a:pt x="38087" y="85522"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14249" y="85522"/>
+                                <a:pt x="0" y="72758"/>
+                                <a:pt x="0" y="51321"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="4" name="Shape 8"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="121619" y="26391"/>
+                          <a:ext cx="31769" cy="84100"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="31769" h="84100">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="28016" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31769" y="919"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31769" y="15105"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="27076" y="14059"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="19101" y="14059"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="19101" y="33782"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26289" y="33782"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31769" y="32485"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31769" y="47867"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="27330" y="47003"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="19101" y="47003"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="19101" y="70053"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="27610" y="70053"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31769" y="69261"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31769" y="83096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="27610" y="84100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="84100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="5" name="Shape 9"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="153388" y="27311"/>
+                          <a:ext cx="31769" cy="82177"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="31769" h="82177">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="19817" y="4855"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="25200" y="8641"/>
+                                <a:pt x="28023" y="14226"/>
+                                <a:pt x="28023" y="21420"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="28023" y="28989"/>
+                                <a:pt x="24073" y="34806"/>
+                                <a:pt x="16529" y="38388"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="26638" y="41943"/>
+                                <a:pt x="31769" y="48623"/>
+                                <a:pt x="31769" y="58263"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="31769" y="66302"/>
+                                <a:pt x="28581" y="72531"/>
+                                <a:pt x="22496" y="76751"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="82177"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="68342"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7136" y="66983"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10382" y="65321"/>
+                                <a:pt x="12668" y="62485"/>
+                                <a:pt x="12668" y="57793"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="12668" y="52967"/>
+                                <a:pt x="10344" y="50040"/>
+                                <a:pt x="7044" y="48319"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="46947"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="31566"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5593" y="30242"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="8125" y="28523"/>
+                                <a:pt x="9455" y="25986"/>
+                                <a:pt x="9455" y="22716"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="9455" y="19496"/>
+                                <a:pt x="8296" y="17102"/>
+                                <a:pt x="5948" y="15513"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="14186"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="6" name="Shape 10"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="195731" y="24993"/>
+                          <a:ext cx="73304" cy="86919"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="73304" h="86919">
+                              <a:moveTo>
+                                <a:pt x="45326" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="55385" y="0"/>
+                                <a:pt x="63843" y="1981"/>
+                                <a:pt x="71196" y="6058"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="71844" y="6414"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="68885" y="23533"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="67589" y="22669"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="60363" y="17831"/>
+                                <a:pt x="53505" y="15583"/>
+                                <a:pt x="45999" y="15583"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="29832" y="15583"/>
+                                <a:pt x="20155" y="26009"/>
+                                <a:pt x="20155" y="43459"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="20155" y="60592"/>
+                                <a:pt x="30163" y="71221"/>
+                                <a:pt x="46266" y="71221"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="53899" y="71221"/>
+                                <a:pt x="61404" y="68923"/>
+                                <a:pt x="69228" y="64224"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="70510" y="63449"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="73304" y="79425"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72682" y="79781"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="64656" y="84379"/>
+                                <a:pt x="54750" y="86919"/>
+                                <a:pt x="44793" y="86919"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="17577" y="86919"/>
+                                <a:pt x="0" y="69926"/>
+                                <a:pt x="0" y="43561"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="0" y="17513"/>
+                                <a:pt x="18212" y="0"/>
+                                <a:pt x="45326" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="7" name="Shape 11"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="148488" cy="404978"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="148488" h="404978">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="148488" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="148488" y="11252"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="11240" y="11252"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="11240" y="218224"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11240" y="305664"/>
+                                <a:pt x="55588" y="367004"/>
+                                <a:pt x="148488" y="393319"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="148488" y="404978"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="50216" y="378764"/>
+                                <a:pt x="0" y="311937"/>
+                                <a:pt x="0" y="219633"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="8" name="Shape 12"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="148488" y="0"/>
+                          <a:ext cx="148488" cy="404978"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="148488" h="404978">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="148488" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="148488" y="219633"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="148488" y="311937"/>
+                                <a:pt x="98273" y="378764"/>
+                                <a:pt x="0" y="404978"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="393319"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="92901" y="367004"/>
+                                <a:pt x="137249" y="305664"/>
+                                <a:pt x="137249" y="218224"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="137249" y="11252"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="11252"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="9" name="Shape 13"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="27958" y="121100"/>
+                          <a:ext cx="241071" cy="27572"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="241071" h="27572">
+                              <a:moveTo>
+                                <a:pt x="40183" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="60884" y="0"/>
+                                <a:pt x="63741" y="8306"/>
+                                <a:pt x="80353" y="8192"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="97028" y="8306"/>
+                                <a:pt x="99835" y="0"/>
+                                <a:pt x="120536" y="0"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="141237" y="0"/>
+                                <a:pt x="144043" y="8306"/>
+                                <a:pt x="160718" y="8192"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="177330" y="8306"/>
+                                <a:pt x="180175" y="0"/>
+                                <a:pt x="200889" y="0"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="221590" y="0"/>
+                                <a:pt x="224434" y="8306"/>
+                                <a:pt x="241071" y="8192"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="241071" y="27470"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="224434" y="27572"/>
+                                <a:pt x="221590" y="19177"/>
+                                <a:pt x="200889" y="19177"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="180175" y="19177"/>
+                                <a:pt x="177330" y="27572"/>
+                                <a:pt x="160718" y="27470"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="144043" y="27572"/>
+                                <a:pt x="141237" y="19177"/>
+                                <a:pt x="120536" y="19177"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="99835" y="19177"/>
+                                <a:pt x="97028" y="27572"/>
+                                <a:pt x="80353" y="27470"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="63741" y="27572"/>
+                                <a:pt x="60884" y="19177"/>
+                                <a:pt x="40183" y="19177"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="19482" y="19177"/>
+                                <a:pt x="16624" y="27572"/>
+                                <a:pt x="0" y="27470"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="8192"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="16624" y="8306"/>
+                                <a:pt x="19482" y="0"/>
+                                <a:pt x="40183" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="10" name="Shape 14"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="158894" y="154537"/>
+                          <a:ext cx="110134" cy="27571"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="110134" h="27571">
+                              <a:moveTo>
+                                <a:pt x="69952" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="90653" y="0"/>
+                                <a:pt x="93497" y="8293"/>
+                                <a:pt x="110134" y="8179"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="110134" y="27457"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="93497" y="27571"/>
+                                <a:pt x="90653" y="19164"/>
+                                <a:pt x="69952" y="19164"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="49238" y="19164"/>
+                                <a:pt x="46393" y="27571"/>
+                                <a:pt x="29781" y="27457"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="17463" y="27533"/>
+                                <a:pt x="12713" y="22974"/>
+                                <a:pt x="2718" y="20586"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="838"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11938" y="2946"/>
+                                <a:pt x="16396" y="8268"/>
+                                <a:pt x="29781" y="8179"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="46393" y="8293"/>
+                                <a:pt x="49238" y="0"/>
+                                <a:pt x="69952" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="11" name="Shape 15"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="27959" y="154528"/>
+                          <a:ext cx="110122" cy="27572"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="110122" h="27572">
+                              <a:moveTo>
+                                <a:pt x="40183" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="60884" y="0"/>
+                                <a:pt x="63741" y="8306"/>
+                                <a:pt x="80353" y="8192"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="93739" y="8281"/>
+                                <a:pt x="98184" y="2960"/>
+                                <a:pt x="110122" y="851"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="107404" y="20600"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="97422" y="22987"/>
+                                <a:pt x="92672" y="27546"/>
+                                <a:pt x="80353" y="27470"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="63741" y="27572"/>
+                                <a:pt x="60884" y="19177"/>
+                                <a:pt x="40183" y="19177"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="19469" y="19177"/>
+                                <a:pt x="16612" y="27572"/>
+                                <a:pt x="0" y="27470"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="8192"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="16612" y="8306"/>
+                                <a:pt x="19469" y="0"/>
+                                <a:pt x="40183" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="12" name="Shape 16"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="163644" y="189887"/>
+                          <a:ext cx="31039" cy="25222"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="31039" h="25222">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="8661" y="2439"/>
+                                <a:pt x="13576" y="6325"/>
+                                <a:pt x="25032" y="6248"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="27254" y="6274"/>
+                                <a:pt x="29235" y="6121"/>
+                                <a:pt x="31039" y="5880"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="19469" y="25222"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="12751" y="24385"/>
+                                <a:pt x="8420" y="22010"/>
+                                <a:pt x="2769" y="20066"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="13" name="Shape 17"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="219419" y="187954"/>
+                          <a:ext cx="49606" cy="27572"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="49606" h="27572">
+                              <a:moveTo>
+                                <a:pt x="9423" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="30124" y="0"/>
+                                <a:pt x="32982" y="8293"/>
+                                <a:pt x="49606" y="8192"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="49606" y="27470"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="32982" y="27572"/>
+                                <a:pt x="30124" y="19177"/>
+                                <a:pt x="9423" y="19177"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="5791" y="19177"/>
+                                <a:pt x="2705" y="19431"/>
+                                <a:pt x="0" y="19863"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="4547" y="178"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="6058" y="64"/>
+                                <a:pt x="7671" y="0"/>
+                                <a:pt x="9423" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="14" name="Shape 18"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="27963" y="187952"/>
+                          <a:ext cx="49593" cy="27572"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="49593" h="27572">
+                              <a:moveTo>
+                                <a:pt x="40183" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="41923" y="0"/>
+                                <a:pt x="43536" y="64"/>
+                                <a:pt x="45047" y="178"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="49593" y="19863"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="46888" y="19431"/>
+                                <a:pt x="43815" y="19177"/>
+                                <a:pt x="40183" y="19177"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="19469" y="19177"/>
+                                <a:pt x="16612" y="27572"/>
+                                <a:pt x="0" y="27470"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="8192"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="16612" y="8306"/>
+                                <a:pt x="19469" y="0"/>
+                                <a:pt x="40183" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="15" name="Shape 19"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="102296" y="189885"/>
+                          <a:ext cx="31039" cy="25222"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="31039" h="25222">
+                              <a:moveTo>
+                                <a:pt x="31039" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="28270" y="20066"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="22619" y="22010"/>
+                                <a:pt x="18275" y="24385"/>
+                                <a:pt x="11570" y="25222"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="5880"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="1803" y="6135"/>
+                                <a:pt x="3785" y="6274"/>
+                                <a:pt x="6020" y="6262"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="17463" y="6338"/>
+                                <a:pt x="22377" y="2439"/>
+                                <a:pt x="31039" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="16" name="Shape 20"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="439210" y="36246"/>
+                          <a:ext cx="61290" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="61290" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="59347" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61290" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37363" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37363" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22822" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22822" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="17" name="Shape 21"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="527986" y="36246"/>
+                          <a:ext cx="60896" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="60896" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="28994"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46355" y="28994"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46355" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="60896" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="60896" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46355" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46355" y="42240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="42240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="18" name="Shape 22"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="630324" y="36246"/>
+                          <a:ext cx="47714" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="47714" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="46711" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46711" y="12827"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14402" y="12827"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14402" y="29261"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="40132" y="29261"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="42240" y="42088"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14402" y="42088"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14402" y="61417"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47714" y="61417"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47714" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="19" name="Shape 23"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="759648" y="36244"/>
+                          <a:ext cx="61150" cy="75667"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="61150" h="75667">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14376" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14376" y="44641"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14376" y="56579"/>
+                                <a:pt x="20066" y="63144"/>
+                                <a:pt x="30416" y="63144"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="41021" y="63144"/>
+                                <a:pt x="46622" y="56871"/>
+                                <a:pt x="46622" y="44945"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="46622" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61150" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61150" y="44641"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="61150" y="64084"/>
+                                <a:pt x="49606" y="75667"/>
+                                <a:pt x="30289" y="75667"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11316" y="75667"/>
+                                <a:pt x="0" y="64288"/>
+                                <a:pt x="0" y="45225"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="20" name="Shape 24"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="859951" y="36246"/>
+                          <a:ext cx="61036" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="61036" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14072" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47790" y="49847"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47790" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61036" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61036" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="48552" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13233" y="22213"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13233" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="21" name="Shape 411"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="962248" y="36250"/>
+                          <a:ext cx="14542" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="14542" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14542" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14542" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="22" name="Shape 26"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1005440" y="34854"/>
+                          <a:ext cx="71107" cy="76771"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="71107" h="76771">
+                              <a:moveTo>
+                                <a:pt x="14529" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="35725" y="57950"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="56464" y="1397"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="71107" y="1397"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41694" y="76771"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="28639" y="76771"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="3175"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14529" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="23" name="Shape 27"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1103932" y="36246"/>
+                          <a:ext cx="47714" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="47714" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="46711" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46711" y="12827"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14415" y="12827"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14415" y="29261"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="40132" y="29261"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="42253" y="42088"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14415" y="42088"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14415" y="61417"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47714" y="61417"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47714" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="24" name="Shape 28"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1188084" y="36247"/>
+                          <a:ext cx="25743" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="25743" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="23317" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25743" y="719"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25743" y="13227"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23177" y="12674"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="12674"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="34569"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23177" y="34569"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25743" y="33845"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25743" y="52325"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="21222" y="46113"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="46113"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="25" name="Shape 29"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1213826" y="36966"/>
+                          <a:ext cx="31560" cy="74465"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="31560" h="74465">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="18263" y="5411"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="23098" y="9381"/>
+                                <a:pt x="25730" y="15163"/>
+                                <a:pt x="25730" y="22408"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="25730" y="32542"/>
+                                <a:pt x="20625" y="39756"/>
+                                <a:pt x="10960" y="43414"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="31560" y="71087"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="16637" y="74465"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="51607"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="33126"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7744" y="30941"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10096" y="29028"/>
+                                <a:pt x="11328" y="26199"/>
+                                <a:pt x="11328" y="22535"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11328" y="18160"/>
+                                <a:pt x="9439" y="15515"/>
+                                <a:pt x="6758" y="13964"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12508"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="26" name="Shape 30"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1272484" y="35235"/>
+                          <a:ext cx="53238" cy="76238"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="53238" h="76238">
+                              <a:moveTo>
+                                <a:pt x="27648" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="35154" y="0"/>
+                                <a:pt x="42774" y="1562"/>
+                                <a:pt x="49047" y="4369"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="49556" y="4610"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47447" y="18097"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46533" y="17614"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="39611" y="14008"/>
+                                <a:pt x="33287" y="12255"/>
+                                <a:pt x="27229" y="12255"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="20765" y="12255"/>
+                                <a:pt x="15888" y="15621"/>
+                                <a:pt x="15888" y="20104"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="15888" y="25057"/>
+                                <a:pt x="19266" y="26950"/>
+                                <a:pt x="30760" y="30912"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="45326" y="35992"/>
+                                <a:pt x="53238" y="41072"/>
+                                <a:pt x="53238" y="53416"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="53238" y="67043"/>
+                                <a:pt x="42202" y="76238"/>
+                                <a:pt x="25794" y="76238"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="17932" y="76238"/>
+                                <a:pt x="8928" y="74295"/>
+                                <a:pt x="559" y="70739"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="70510"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2146" y="57302"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3023" y="57759"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10465" y="61646"/>
+                                <a:pt x="19609" y="64147"/>
+                                <a:pt x="26378" y="64147"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="34557" y="64147"/>
+                                <a:pt x="39840" y="60540"/>
+                                <a:pt x="39840" y="55004"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="39840" y="49467"/>
+                                <a:pt x="36386" y="47333"/>
+                                <a:pt x="25984" y="43776"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10414" y="38341"/>
+                                <a:pt x="2527" y="33427"/>
+                                <a:pt x="2527" y="21679"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2527" y="8928"/>
+                                <a:pt x="12865" y="0"/>
+                                <a:pt x="27648" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="27" name="Shape 412"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1361638" y="36250"/>
+                          <a:ext cx="14542" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="14542" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14542" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14542" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="28" name="Shape 32"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1404225" y="36246"/>
+                          <a:ext cx="61290" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="61290" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="59347" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61290" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37338" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37338" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22822" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22822" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="29" name="Shape 33"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1475256" y="34887"/>
+                          <a:ext cx="68643" cy="75603"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="68643" h="75603">
+                              <a:moveTo>
+                                <a:pt x="14745" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="34011" y="33769"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="52680" y="1359"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="68643" y="1359"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41085" y="46787"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41085" y="75603"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26543" y="75603"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26543" y="46939"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="3149"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14745" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="30" name="Shape 34"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1600987" y="34858"/>
+                          <a:ext cx="35687" cy="77035"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="35687" h="77035">
+                              <a:moveTo>
+                                <a:pt x="35687" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="35687" y="12518"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="20491" y="19636"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="16793" y="24182"/>
+                                <a:pt x="14668" y="30669"/>
+                                <a:pt x="14668" y="38429"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14668" y="46036"/>
+                                <a:pt x="16888" y="52599"/>
+                                <a:pt x="20634" y="57260"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="35687" y="64642"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35687" y="77035"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22669" y="74591"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10108" y="69692"/>
+                                <a:pt x="0" y="57526"/>
+                                <a:pt x="0" y="38581"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="0" y="19559"/>
+                                <a:pt x="10108" y="7360"/>
+                                <a:pt x="22669" y="2450"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="35687" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="31" name="Shape 35"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1636674" y="34844"/>
+                          <a:ext cx="35662" cy="77064"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="35662" h="77064">
+                              <a:moveTo>
+                                <a:pt x="76" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="17780" y="0"/>
+                                <a:pt x="35662" y="13183"/>
+                                <a:pt x="35662" y="38443"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="35662" y="63805"/>
+                                <a:pt x="17780" y="77064"/>
+                                <a:pt x="76" y="77064"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="77049"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="64656"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="76" y="64694"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="12586" y="64694"/>
+                                <a:pt x="21018" y="54204"/>
+                                <a:pt x="21018" y="38595"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="21018" y="23482"/>
+                                <a:pt x="12205" y="12497"/>
+                                <a:pt x="76" y="12497"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12533"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="14"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="76" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="32" name="Shape 36"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1705757" y="36246"/>
+                          <a:ext cx="45529" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="45529" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="45529" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="45529" y="12827"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14364" y="12827"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14364" y="30417"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38824" y="30417"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="40932" y="43231"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14364" y="43231"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14364" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="33" name="Shape 37"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1829852" y="36247"/>
+                          <a:ext cx="26359" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="26359" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="24282" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26359" y="578"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26359" y="12974"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23711" y="12243"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13830" y="12243"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13830" y="29566"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23292" y="29566"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26359" y="28809"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26359" y="41782"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="24714" y="41364"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13830" y="41364"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13830" y="62141"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="24562" y="62141"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26359" y="61727"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26359" y="73717"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="24435" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="34" name="Shape 38"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1856210" y="36825"/>
+                          <a:ext cx="26232" cy="73139"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="26232" h="73139">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="16270" y="4529"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="20558" y="7836"/>
+                                <a:pt x="22892" y="12649"/>
+                                <a:pt x="22892" y="18675"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="22892" y="25787"/>
+                                <a:pt x="19806" y="31045"/>
+                                <a:pt x="13659" y="34321"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="21977" y="37344"/>
+                                <a:pt x="26232" y="43136"/>
+                                <a:pt x="26232" y="51530"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="26232" y="58655"/>
+                                <a:pt x="23727" y="64189"/>
+                                <a:pt x="18955" y="67942"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="73139"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="61149"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="8985" y="59080"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11360" y="57417"/>
+                                <a:pt x="12529" y="54909"/>
+                                <a:pt x="12529" y="51530"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="12529" y="47968"/>
+                                <a:pt x="11341" y="45282"/>
+                                <a:pt x="8976" y="43486"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="41204"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="28231"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6250" y="26690"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="8325" y="25162"/>
+                                <a:pt x="9366" y="22872"/>
+                                <a:pt x="9366" y="19831"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="9366" y="18085"/>
+                                <a:pt x="9055" y="16043"/>
+                                <a:pt x="7398" y="14438"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12396"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="35" name="Shape 39"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1917543" y="36247"/>
+                          <a:ext cx="25724" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="25724" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="23292" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25724" y="721"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25724" y="13229"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23152" y="12674"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="12674"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="34569"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23152" y="34569"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25724" y="33842"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25724" y="52373"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="21171" y="46113"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="46113"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14414" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="36" name="Shape 40"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1943266" y="36968"/>
+                          <a:ext cx="31540" cy="74463"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="31540" h="74463">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="18250" y="5409"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="23082" y="9379"/>
+                                <a:pt x="25711" y="15160"/>
+                                <a:pt x="25711" y="22406"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="25711" y="32540"/>
+                                <a:pt x="20606" y="39754"/>
+                                <a:pt x="10954" y="43411"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="31540" y="71085"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="16593" y="74463"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="51652"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="33121"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7722" y="30938"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10074" y="29026"/>
+                                <a:pt x="11309" y="26197"/>
+                                <a:pt x="11309" y="22533"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11309" y="18158"/>
+                                <a:pt x="9423" y="15513"/>
+                                <a:pt x="6745" y="13962"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12508"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="37" name="Shape 413"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2006595" y="36250"/>
+                          <a:ext cx="14567" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="14567" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14567" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14567" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="38" name="Shape 42"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2049305" y="36246"/>
+                          <a:ext cx="61277" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="61277" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="59347" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61277" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37338" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37338" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22822" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22822" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12954"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="39" name="Shape 414"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2137138" y="36250"/>
+                          <a:ext cx="14542" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="14542" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14542" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14542" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="40" name="Shape 44"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2185847" y="35235"/>
+                          <a:ext cx="53200" cy="76238"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="53200" h="76238">
+                              <a:moveTo>
+                                <a:pt x="27673" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="35154" y="0"/>
+                                <a:pt x="42748" y="1562"/>
+                                <a:pt x="49035" y="4369"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="49556" y="4610"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47447" y="18097"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46546" y="17614"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="39624" y="14008"/>
+                                <a:pt x="33287" y="12255"/>
+                                <a:pt x="27216" y="12255"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="20777" y="12255"/>
+                                <a:pt x="15888" y="15621"/>
+                                <a:pt x="15888" y="20104"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="15888" y="25057"/>
+                                <a:pt x="19240" y="26950"/>
+                                <a:pt x="30760" y="30912"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="45314" y="35992"/>
+                                <a:pt x="53200" y="41072"/>
+                                <a:pt x="53200" y="53416"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="53200" y="67043"/>
+                                <a:pt x="42177" y="76238"/>
+                                <a:pt x="25794" y="76238"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="17907" y="76238"/>
+                                <a:pt x="8941" y="74295"/>
+                                <a:pt x="533" y="70739"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="70510"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2096" y="57302"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3010" y="57759"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10465" y="61646"/>
+                                <a:pt x="19634" y="64147"/>
+                                <a:pt x="26353" y="64147"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="34531" y="64147"/>
+                                <a:pt x="39827" y="60540"/>
+                                <a:pt x="39827" y="55004"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="39827" y="49467"/>
+                                <a:pt x="36360" y="47333"/>
+                                <a:pt x="25959" y="43776"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10427" y="38341"/>
+                                <a:pt x="2502" y="33427"/>
+                                <a:pt x="2502" y="21679"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="2502" y="8928"/>
+                                <a:pt x="12865" y="0"/>
+                                <a:pt x="27673" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="41" name="Shape 45"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2270689" y="36246"/>
+                          <a:ext cx="60871" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="60871" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="28994"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46330" y="28994"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46330" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="60871" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="60871" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46330" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46330" y="42240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="42240"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="42" name="Shape 46"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2407298" y="34835"/>
+                          <a:ext cx="58661" cy="77076"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="58661" h="77076">
+                              <a:moveTo>
+                                <a:pt x="35751" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="44234" y="0"/>
+                                <a:pt x="51041" y="1791"/>
+                                <a:pt x="57112" y="5690"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="57531" y="5969"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="55232" y="19545"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="54242" y="18821"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="48387" y="14414"/>
+                                <a:pt x="42672" y="12357"/>
+                                <a:pt x="36195" y="12357"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="22835" y="12357"/>
+                                <a:pt x="14834" y="22199"/>
+                                <a:pt x="14834" y="38608"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14834" y="54787"/>
+                                <a:pt x="23101" y="64833"/>
+                                <a:pt x="36475" y="64833"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="42875" y="64833"/>
+                                <a:pt x="49556" y="62547"/>
+                                <a:pt x="55715" y="58229"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="56667" y="57556"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="58661" y="70243"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="58255" y="70485"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="51816" y="74726"/>
+                                <a:pt x="43840" y="77076"/>
+                                <a:pt x="35751" y="77076"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14376" y="77076"/>
+                                <a:pt x="0" y="61684"/>
+                                <a:pt x="0" y="38735"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="0" y="15570"/>
+                                <a:pt x="14376" y="0"/>
+                                <a:pt x="35751" y="0"/>
+                              </a:cubicBezTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="43" name="Shape 47"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2492624" y="34860"/>
+                          <a:ext cx="35675" cy="77030"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="35675" h="77030">
+                              <a:moveTo>
+                                <a:pt x="35675" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="35675" y="12522"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="20482" y="19633"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="16786" y="24180"/>
+                                <a:pt x="14668" y="30667"/>
+                                <a:pt x="14668" y="38427"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14668" y="46034"/>
+                                <a:pt x="16888" y="52597"/>
+                                <a:pt x="20634" y="57257"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="35675" y="64634"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35675" y="77030"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22669" y="74588"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="10108" y="69690"/>
+                                <a:pt x="0" y="57524"/>
+                                <a:pt x="0" y="38579"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="0" y="19557"/>
+                                <a:pt x="10108" y="7358"/>
+                                <a:pt x="22669" y="2447"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="35675" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="44" name="Shape 48"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2528299" y="34844"/>
+                          <a:ext cx="35674" cy="77064"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="35674" h="77064">
+                              <a:moveTo>
+                                <a:pt x="89" y="0"/>
+                              </a:moveTo>
+                              <a:cubicBezTo>
+                                <a:pt x="17754" y="0"/>
+                                <a:pt x="35674" y="13183"/>
+                                <a:pt x="35674" y="38443"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="35674" y="63805"/>
+                                <a:pt x="17754" y="77064"/>
+                                <a:pt x="89" y="77064"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="77047"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="64650"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="89" y="64694"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="12573" y="64694"/>
+                                <a:pt x="21006" y="54204"/>
+                                <a:pt x="21006" y="38595"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="21006" y="23482"/>
+                                <a:pt x="12205" y="12497"/>
+                                <a:pt x="89" y="12497"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12538"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="17"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="89" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="45" name="Shape 49"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2595772" y="36246"/>
+                          <a:ext cx="43917" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="43917" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="61557"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41859" y="61557"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="43917" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="46" name="Shape 50"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2665284" y="36244"/>
+                          <a:ext cx="61176" cy="75667"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="61176" h="75667">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14389" y="44641"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="14389" y="56579"/>
+                                <a:pt x="20066" y="63144"/>
+                                <a:pt x="30442" y="63144"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="41021" y="63144"/>
+                                <a:pt x="46596" y="56871"/>
+                                <a:pt x="46596" y="44933"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="46596" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61176" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61176" y="44641"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="61176" y="64084"/>
+                                <a:pt x="49619" y="75667"/>
+                                <a:pt x="30290" y="75667"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11328" y="75667"/>
+                                <a:pt x="0" y="64288"/>
+                                <a:pt x="0" y="45225"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="47" name="Shape 51"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2761523" y="36254"/>
+                          <a:ext cx="89560" cy="74511"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="89560" h="74511">
+                              <a:moveTo>
+                                <a:pt x="5855" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="25426" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="44869" y="56871"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="64554" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="83706" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="89560" y="74232"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="75159" y="74232"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="70917" y="18212"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="51079" y="74511"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37160" y="74511"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="17361" y="18212"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13233" y="74232"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74232"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5855" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="48" name="Shape 52"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2889950" y="36247"/>
+                          <a:ext cx="26378" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="26378" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="24270" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26378" y="585"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26378" y="12978"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23711" y="12243"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13843" y="12243"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13843" y="29566"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="23292" y="29566"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26378" y="28804"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26378" y="41790"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="24702" y="41364"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13843" y="41364"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="13843" y="62141"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="24536" y="62141"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26378" y="61718"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26378" y="73708"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="24422" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="49" name="Shape 53"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2916328" y="36832"/>
+                          <a:ext cx="26200" cy="73123"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="26200" h="73123">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="16283" y="4522"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="20577" y="7828"/>
+                                <a:pt x="22911" y="12642"/>
+                                <a:pt x="22911" y="18668"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="22911" y="25780"/>
+                                <a:pt x="19787" y="31037"/>
+                                <a:pt x="13653" y="34314"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="21946" y="37337"/>
+                                <a:pt x="26200" y="43128"/>
+                                <a:pt x="26200" y="51523"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="26200" y="58647"/>
+                                <a:pt x="23704" y="64181"/>
+                                <a:pt x="18937" y="67934"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="73123"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="61133"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="8971" y="59073"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="11357" y="57409"/>
+                                <a:pt x="12535" y="54901"/>
+                                <a:pt x="12535" y="51523"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="12535" y="47960"/>
+                                <a:pt x="11338" y="45274"/>
+                                <a:pt x="8963" y="43479"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="41204"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="28219"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6226" y="26683"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="8303" y="25154"/>
+                                <a:pt x="9347" y="22865"/>
+                                <a:pt x="9347" y="19823"/>
+                              </a:cubicBezTo>
+                              <a:cubicBezTo>
+                                <a:pt x="9347" y="18077"/>
+                                <a:pt x="9042" y="16036"/>
+                                <a:pt x="7388" y="14431"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="12393"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="50" name="Shape 415"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2978958" y="36249"/>
+                          <a:ext cx="14554" cy="74244"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="14554" h="74244">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="14554" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14554" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="74244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="51" name="Shape 55"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="3021584" y="35382"/>
+                          <a:ext cx="36475" cy="75108"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="36475" h="75108">
+                              <a:moveTo>
+                                <a:pt x="29274" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="36475" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="36475" y="15119"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="25692" y="44056"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="36475" y="44056"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="36475" y="56870"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="20981" y="56870"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="14224" y="75108"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="75108"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="29274" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="52" name="Shape 56"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="3058058" y="35382"/>
+                          <a:ext cx="37071" cy="76505"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="37071" h="76505">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="8179" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37071" y="73304"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="22809" y="76505"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="15621" y="56870"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="56870"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="44056"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="10782" y="44056"/>
+                              </a:lnTo>
+                              <a:cubicBezTo>
+                                <a:pt x="9461" y="40272"/>
+                                <a:pt x="4039" y="25692"/>
+                                <a:pt x="64" y="14948"/>
+                              </a:cubicBezTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="15119"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="272635"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="578F299C">
+            <v:group id="Group 339" style="position:absolute;margin-left:0;margin-top:0;width:243.7pt;height:31.85pt;z-index:251659264" coordsize="30951,4049" o:spid="_x0000_s1026" w14:anchorId="17EEACB8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXhck6VScAALkZAQAOAAAAZHJzL2Uyb0RvYy54bWzsXd1yJTduvk9V3kGl++z0/8+Ux1uV3cQ3&#10;W8lWdvMAx5qjkao0kkpH9th5+nwgAJLo5jnNnpUl75n2hXuOyCZBNPkRAAHwuz/+8vnu4uf90+H2&#10;4f7DZfmH4vJif3/18PH2/tOHy//9+3/+23B5cXje3X/c3T3c7z9c/ro/XP7x+3/9l+++PL7fVw83&#10;D3cf908XaOT+8P7L44fLm+fnx/fv3h2ubvafd4c/PDzu71F4/fD0efeMn0+f3n182n1B65/v3lVF&#10;0b378vD08fHp4Wp/OOCvf+bCy+9d+9fX+6vn/76+PuyfL+4+XIK2Z/f/J/f/H+n/777/bvf+09Pu&#10;8eb2SsjYfQUVn3e39+jUN/Xn3fPu4qen21lTn2+vnh4OD9fPf7h6+Pzu4fr69mrvxoDRlMVkND88&#10;Pfz06Mby6f2XT4+eTWDthE9f3ezVf/3816eL248fLut6vLy4333GR3L9XtAfwJ4vj5/eo9YPT49/&#10;e/zrk/zhE/+iEf9y/fSZnhjLxS+Osb96xu5/eb64wh/rYmzGEfy/QllTNM3YMuevbvB5Zq9d3fxH&#10;eLEtKxAmL479QC++027fEXWemC+PmESHwKfDP8anv93sHveO/QfigPCpUi654ouOeeRqeAYd3h/A&#10;qwR3qrFsussLcKFsi3psmAvKpqoeurHnwVZVWxa9Gezu/dVPh+cf9g+O37uf/3J45un7Uf+1u9F/&#10;Xf1yr/98wiI4Of0fd8/0HpFL/7z48uFSKbnBP5kQKv388PP+7w+u3jN9tLIc6wb80A+OzxKq3N2b&#10;qnVb9viONPKyGVo3tVBfa+nzkRse+qosXe2qH4tK2KCV9CmVO0yRlpuu6hb85RmitfTJtauqrOrG&#10;1e7GoT9duRyxKpmOsil6TMSTTcvnozEW7TDWk9pXP/14e/Xv+/+L+VKV3djhk9M7XVtUMiNkZONQ&#10;1NL9OJR9SQ3iI02Zb+aK7cX+4jebomtr7nLWaoVejpGD9Tsdmm3ecrrpul66WeZd2Tctt7/8Vfq6&#10;bbGtEC3L37stG6EiYyYVdVvITMqYpPPZrwy4uns47Hmq0IpygOVXGWZ9vI7v7mnBETbusP9d3+2e&#10;3Uby+fYZG+Pd7WcaZV8UbqtyCwatEdAxwrh/Pf96t6eJcXf/P/trgLmDYfrD4enTj3+6e7r4eUfb&#10;n/vPNb67e7zZyV9lkkpVR6prh96/vr27802W7lXTZNVXXe2gHJRJZXpv73Ze/2bBb14JNbz9YhPD&#10;oHUTxvv+Jdfzw/2zf/8eooMjMxot/fPHh4+/ui3JMQTIT7vVK2wBmNW8UfIW4FCaOsYmkbEF9Lrg&#10;wTvsiW5J6w7QdwP46Xa7oW0rBT7dY+N585viv9AB+Gcy6JMEaGcY4eWq8zKU6iJQDOt7hlutqeX6&#10;nNbDEqwc0rnZzmBpcWb6RlcRSyNsBGcrRjGgicXUGr890HAR+rHt21/cW1s07ZEm225spKiueGdT&#10;kA5FbRE2G9u+5UN44zS/5AsBBHPrtcU45vA1tNxX1eC2PB1OV474AyGvn51aVA8YoC3K4mvZVM2R&#10;Jvkz9VUPtI8+Lv+5LWs/S07x085S5fUG0KQaeYA9N4AG4MQA7aZPNkCXkMlKnpKE0CJ0KULXZd+h&#10;kPSRoSn9tvzqCC10EEI7Mr4eoauhKFknOY0k0iMGPoI9LN3oetInY2WoWUKJUflA6+iT60K2gRDu&#10;hLmmWFILxrLw0nh23bruB91ItW99Cg0d4RzRsFw3jK2uoMdk8qHpB96hoj1tQkNf14xVDaS9qepg&#10;65aeD2vqolmI/ae+W9V3pYDuYt3Ah26suum+YukNdQdYAk6rXIGGeHlpe/rk78a05tabzu5tDzjr&#10;PQBidLwHOMTK3wPauh5Yx6z6GiYAJ3+k9gAozG9mpZF1RXuAI+Pr9wDIdSVLb8C0KahZ8Uogs4X1&#10;lcW9rhH2SMlQVKr2V5Vb7CojYqeRogpin65H27z9NW0SOG0lUgjzot7XzVCY3mBPIcshofpAH5OR&#10;z7Zvf0lvXVfzp2/KsXGIqQMIQNYMHYbiZgW/FYraAWJDdm/hPXTLli7trRragbe7vmphB4p6qyA0&#10;867Zd32r6GtHk8TKaLpquT55HPxRoYbCsMcc03J9cr2+rJmADiqWDlerWEL4hbKA6uU+B6xPLLrr&#10;QMuq65jjne6p86K2771FzbZvf0lvvklMAqscgpCGNdK2KKALRmztYZp2JDZD7WUc27wOMeZW4xTA&#10;U9xirtZl253e/doWY3RTFqbA6QewhDABg5o+MVnshBwbLGRqCirpYBZGKKl6SH5Mt23c/uKu/GtY&#10;FbyJ60cawGLXFYyHdgq3YyOWuhYKW7KrFEPLpmSSj4pLzFCFEG1j29LPekvHJIu3dMiqmLv5e/rY&#10;YivnJYHTKEFv3dNJ/Mbad3pdFxScV9frhA7a0x0ZqT29AYDygtMFEKxvqZXbtjU0FcICg3bY5rC9&#10;0Z9p+zc4iJMdQXccZGQs274cBDkhDbgzjKMrtxsGIQbG+1oxQVewPhlysLeJYgZJAmq3hdjUULui&#10;xubrxtQDw+NBtcG4j/MD+fzcT9OOI4sKpRZlGa8qbH28p/n3FBNxcKT42xWFsaKFoqZGz0n2psYW&#10;3uugKbvdQXurocLzsPsSJ1zxsJsOrHMc8UVZY8OcEZ7497S3DodhvE92w2h3HSiDlWzlDYSU5Njs&#10;N+4L2AgcfR32ZeWG1tEnfydZHJix/djgzM/Oh0ndqhN5o8epsYpIWifF367pWuYU1gUOK9G6jrht&#10;ejme4lUZFTUNySU043xRFn/LHhKNfU97E3aMUKxjIvjPTd16dduOwv5ijvE76It3X+2hhMIQHdzq&#10;n+fAYtvc9tez3l8xHc3+6hZN9v7KU012GN1WcYzakCJ9xH/DHoX+pkdaSgl2VqAXOZKkttZoEFjF&#10;YVtV3OBVpW3pjoqqWkGfs4olJPWpRD+pXOrR1Jq6FdayB1pt0C5bocU3XxfQQ4ynQYttj2G77mAn&#10;NGXRYOuxztOLoneE2RaqU/TB+0Hs0DDY9pY+/iwwxIy1Oejjv1eQVrwkYZtWhsRoqEKTlm2odtao&#10;hnltUM0twmxUi2byBm2x51LEGLP+/KpKeDtF78zXMk7q1ZR3ZP0bKFle5watTpE1VqOcKyXQr+71&#10;gHoOm2UoNDB8irbonWWYZ3zLrbcBGzbib8cNCRqrATan0mYDG9zhvBddKQfZcMISx9sKh8rwN3Ry&#10;GxwwepVcXt0eooRAbGM6UlJbU5RQ6L2Bw0hudi2yHNAVw8AKrGC6/LnucZbhVLnaniXAD1NcJgf4&#10;hCa12lQ/Y1+INoyDT6PLjbAcJEwyZYUzWmvase3aXyLYNfCDZFXSDKdsAJiimk66Lzt8XRb4Vg0I&#10;h116TD0dUQk3gj4xJJwTDWLEUXyyg7C/eEiwYbTkL64CtiqokHRhM0l+Ip0opIgf+0a6CUgnMsfx&#10;RtXjJH1iTkjT5fv3qyLQ5mnGAT2fCvqywARfhllqu7C/5NsGrvoXtdHoY8yIiT5wPDbbhf2lk8lP&#10;mnmjYaLNiQkz15dljTCsBP+eDjAsnxkpYUGuG17nl/isyQAKM0ICvviirLHhpERsUP49HVvZ4azL&#10;TeQZIaLURFPSfig7i7l2NOW12L4kX9f3Olu+nlSDIWHkujxss5vudNa6E1lmjYzhLAPZMkYJqwKC&#10;XAjGyxbGRdHdVciA2FESmpNxiFaBGmlfXchQQkTIYE/3YPzhtdONIww4fktaFDJGH2ZhVhRCZijG&#10;h7apSg+hZHEKO6iIgmXYZGLXmy7u2RuAQfgnL1tZQvee4wpJgWCglbW/hLH7oiwAbHA8wGKGf097&#10;a+BbycLJjJDKGeyJRfGoLCPsL2FHj0YVU9kgpL0hhgIWcNckWjf2LZQwidjB/Kmzbd5yXRAXA1tm&#10;N1mspPWRI5M8RRi/nDbgpIKa0pIw/KPTwJLHow8MnU6s8BXMTAwfdcP2bzCKhQLbDLa787RsbCf9&#10;Uc9MmxZqjpvBMbQjfMVDu+pMbwLtRMg/p/5Y9xSV6/YKe0KPA3vRYOF7Y1Y17WU0YHopyzMMij5E&#10;fsbGAmfVGagGBJUuKhyBG4s8zixhLGDsllhMxbV/GpmdHPzBvpTMLqemryyzS68JmV1INTNgk9k5&#10;tPEbjU6kyWJw3RmesnEdjiSd+PKU8LbV1a3AXsN9EsvDiewIUHwzXBc6CNYdGSmzIAtqCmhBnk9J&#10;T0MHrwoHWw3nPVDUKutWAlQQVOi2SC2pEMLPUEduqwKbtm37i+U0TMuW4baDeGsFP7hEOSI6BCHF&#10;JTJagBI0Kh2QbdzKqLA8CDQwezIkVWCa5wAHtuhAB3LWdryBC5KBGkRrMFZSLo60K6mly34SLdus&#10;COdtRYDmZRDJSQzZiITjRXji85Y8QOqUNaOIBGdk2NbfXtIUOk4KmvBaYy1U1/BpUIJbnxgJzaqr&#10;IXSJhDcxIQgNJPvl2cDDC7Ed1a/LxBlu6HwmBAVyZ6KTH7gvybIftD3iL5OyGOIGGSoxOayfJ0MM&#10;XFqPRGHo4ERrhmsf9+BTy2gFi69cHZ6XrM5b+wiiMJhO8538oPVr2xY31Dtv1MMmb1DPiQj5qIc8&#10;EYwVJYGeE7TC+SwyKJH1TC2nbyaGCR0nQW+uj5xGPYB9jJIqhcDxVUOOjNSExDGzJWwXmi5oWfHM&#10;OqfgBYzQOvZNeYN81gWGJmDT1EOpODQ58wvDXod5QXTz7ykLcGi0KaDst7mlx/HZG35v6XFoQRjg&#10;c0cZ2cCHEDIfT0YKqOhcKu79MymgQW1TCSAgnwIOQ0wF5zfRsSJNSuukQAkRMZqlYqqVwSNYPDEq&#10;4JPRWcuy1X4i7d22r70yZUxVpHZqsX2JK5ew8Tmg7KA2GwW2l6Cfqc7bFaJbIkxFdzHbsv0l/fiT&#10;Hjj+2sMTuMKwQIexmxiO+cewLW/i2HmLY9ARY1Ti+PNsVMJkqiROqYa5R5y5FJSwLWt6S5jGYT5j&#10;e8urn3YIHRDHmIw1VjFd17zCIF6KVKXQpeX65HrSI0lTlajm0Oy0jj65Lk4zVKRdUTdmqLanT24X&#10;IWdyHLGm7jK9okku0sr1pnza8OS88QS7jMGTddFSLc5P4W1Ato0UnhQDOQeQehdP6dfHE6bjBfCk&#10;hCTCNrzpOrFrOdRDrg9OkHsUT+DxoDG2K+qe7h9egOKWkVsv/kA6Fn0yPgU619Sl+NnTNAReram7&#10;TAPjWW69KY0b7p037sESYnDPSe3ZchSS3CBx2jHca/oe6QPeHveEjhfAvQaW4cg0fALLtF5JuqAI&#10;kIoj+mQ8Icd+tv+vqVst5mmDxUoONDPqOnSi7QuHgz67ktKpzym9a+oiy0B5mg/ylUDDmrq5uJZb&#10;b8M/TOpvJ+qKjC4G/9aFXfXt2ElOJJL7JmeZHewz2H2d3IcYbZ3+ry/3MR2Ef46Mr9cjIaOI+8R0&#10;nUwxQus1jWSUi7DSWmoUVfSNtsM5YWxtYm8EAqeuBljGRcjyI1Hmvgj92PbtL5HhYJZkHPfvqVUe&#10;ie5F/Wy7wSbpD0VIbdI4i9isN8uH8MZpfslMwRBz6+XyNbTcNQWcDCPP5HBazNMiKkLuOpHvfdFs&#10;pCm+lmUt38O/p3xlMbRrKt5e7J/hcuoTwNh2LT833fwbdG0mk7LBaDeLs2VUXE8yii9USjeHB9zv&#10;QjdnOl5ARnV3mziR/DSWQN6SoMxmHGAdtE5ldt2FuqfbRMbhScCrtqNPxt9Qb1kuoxymLB8v14XE&#10;i0gR2irgzOhTFGrf+pQdx9ddbpdxJ7felEebDn3WOjRJEjE+NZxhOBugRggcQYiExOg2Yj2MKJuW&#10;bmV6c+Oh0PEiAOVGtCjsSI+ol7vwcuvZBQrJZrvXhyRP0gsOZ3OvD0nx8bLk9HvZqxJJNFpYZti2&#10;hT1ootvBvoML3XhZdrBzyfb56rqd0EHL0pGR0u2wkCR3tk78Y44L8I6Xy9eggzESYXXovqlP3j9b&#10;ZFhk019ZIwb2lPggRGIlL1aFPicxxjyeU81WcPjiU4jluvIhKanFqSbnrNJBb5v4eW/iEBsNWrgZ&#10;nY8WFEgj5taEliG2zTffxIWOF9jEfyNLuLpf5ljNpW6GdXudJVxyA2VZt4WGNXXXWLfX1M0VfnLr&#10;6V6xAeD+mnZVf6OhuZPxfMSliYM7x4CvAECEskkQMwGgg8/g4V61PSWvenMAFDpeAABhaCjZNXG6&#10;UHTBsJgkPZIW4y+h0Br6nNaEGWPh0LBC59w7rtvguMOjghps5nQMS9LXirpIZo5owFOyUqAhoy5/&#10;f9AAD09vOtfx63PKh7aSIM2jY0Pia7HWN7B0n84/H/iwpm4uXObWm86WTa48b7ly4j7Pt07nwyqs&#10;mLiBiLVQXC498VSlO2ig2TCsIuH9W2mhQoeDVSIjpYWyBqbT/5gGCm938SptxY4WrX17NCRogUvo&#10;OJwHuXlMmDWQVy7hw8WFHD6op06hiBwfVkR7+yYBTHylj2+y6ER1hjaMmweAnFpU4po8Hj3SHfoL&#10;NexgLAQKP92mQTexnoJhhBFJvsgeh4I6BbQ9fTKzmApww19Gr+X6jOthh2OjSfQJbD3cBsw7Cz4C&#10;XxwWVbUD5IZhVRGHPLhYa5oZKcKuxx+SYiHMCTCQXYtwd5YO0bZvf02bLAeMOf4miDOVIGTcZeRa&#10;1K9F15TwbomUTs7qgzHZ1i0TmKlICO8nkpbrM2aqLgAt2/D/vPEf2B3bFYBIWMwr8B8Jq1Wshjgk&#10;M1UPB3B1ECUkc/iPK+wUyF7dCil0OCskkZHCf2SXkFMOXQJhD7DLi5dLjXXJ4GIWblPpFeTY+ySO&#10;ll9oRg0dbWovutqWddHpC61cEQOBUInSKvqUqgA6kbeHYsHaCRCWQ0jcLuzhXtuzBMlQRwivjDkN&#10;csvGOFUD+VTQr/gyRwUqpB4Rsy6EYC6aIVWqtwp39EqUq76nTVKKRwE/MNfspqGIAtTSuJjqLXoP&#10;d8GLWsjDRmSwXGZUdWJtVkJq0Mi4ip0FUbK8Adr27S/5Tv4yrRrH/mZ6yBzFnkqZgo8Utdig05lP&#10;Ur2FJnHPhr1cEj7c4tXZ68LUsUH48CbusGZt+/aXsAtXE8lB+LRJXNzEnw1ayGh2M9xB6CYWLmbm&#10;ALrZFNGJyZ0w0/kap1NSB+78ZKmUJCL9PtqUPrlJlPOZPK5I8hdkaZXkQAuSY5zDFzJXWlEKkhQP&#10;iK4mM7MJciOSPri3tGg21lRvUF4xLc17+qVqOEYwQ5Apwl4uGYpaungye4KG9+BCZq+yRDiVxJA0&#10;yMttrjSjWx8ZC+GABw+83OWAhSqqP25NndzsipgVN+oal4NaRmoJbnA5krg0xUekJuIG3WQEhcpF&#10;uDXL5zRAPt8PbKubYHTeghEmSywYIRs5Tet8yajuoNTxgofBcXOb8MuNHUZId4yCVxVv9WnQPrOe&#10;FZEArpvbxBm6TWBJxesSIseqZYnso+TLS/tp4iB0C63ODK0WZFsOa0YYttRdXu5baPXh/eH517s9&#10;CSd39z7nirg+PX368U93T5xutHD/OUV2d/d4s5O/iuR14KrffwcQdO1QgxI1w8eDnHVe6n3TGUxJ&#10;RzWAsi7EBlJ+W4maXuP2SRFV1QLSDZ0/WIQtXE+AXt0CInSQBcSRkbKAYCg4+iJk1J00WEDsvlwj&#10;eI8NAjXCYk4fw7VIOC8mSOi8MkG1OX3ydi9EggAkdDldFTqy5HiBlrJggQ51eeysnWjX+mQSqq6V&#10;W4zW1EX6U6+9anv6jCUZxAedHtb8E2gzm7px1uoGnQQZFHIqe762Qdd+iyEOKMTXqAf3BtziTIXO&#10;DtvjdjFZha+OQkIHoZAjI4VCUicHhXhUBBdVi2s1Tq5r3MIrJkxkOlQLhV9cidSjZFyQWI0Gp37U&#10;elBhOlyi4URIJCJ2KzpRhETGutgnloNUbwjF4yYbulXe9OYTAmKjsQdPVYFrzB0hcIzlA6SZTUnH&#10;yDgUuEvusQuGMc9f/lon+QtTqVjycMu8uhtr33b8TAluDoAp2dm1RlzkHo+Yt4sWG6thBP8ZOcb8&#10;Beu2Xfsrxt1yJDtj/AV958gSZM0+fiAVcj3SO9kc1dp+1HcPhz03sGmi56eJIhGwhWwHqysgu0bM&#10;tRxP4wzNAb6BbBwfKWT7g963gGyigyEbZKQgexJzHaTG1IqEY5jIg2bdAZioHyf70f2a0WINRfDN&#10;4mOM2ZpM9RTegyEOCZyjJgMRgDZmriK4DMb/fdaVLu8YYFB7QbJj8ALosu8FWtV29MntSfeoOMtH&#10;lBojdj4xyvs3dCDIICd3TcEVxN6yHoqApnwgMxtmqrfwXgUpw2A2zvg0RzauMDYGexkSsov7k0nb&#10;uOUAcwoD4zOGo5ySenq2oY3o07Bzg2aw8dtJm0HnkEaadnJEPjTjfBE3BLKEN8+/iAM5Mhq8ubOw&#10;0EHQ7CzkKWjmRaLTPyCzXSXSUiRza7k+eTWFejm5gHC1CwN6RrSE1qWMGQ48ji77ehg0pdNi3abQ&#10;I+kGnihTqdSODblDhN41dZeNmvwFcuvpl1LaNrX/vNX+SVgXX1qaD1S4fHGQ7AOpqAakLPw9ABVc&#10;H4iOFwCqCvlZWEqcLhRdMAxU0iMArZ3dtHGsJs4yFiIVkO1Z/aDgl6u2XG1Pn0wB/KLVu3dFXXjH&#10;+JuNtD19yshwJQpzIKMu8x1cQFYb+KWwLqrt6XPKMQAwi3ZHIRjhM+K20ZQEmqfaDXxYUxfOXTN/&#10;3Qm9iP9gPmTU9Xzoyn4pcsXX7fG1T29FdD88G8xz4T233nR2b9vAeW8DEJSMvOqMmSu2AfKGZEGj&#10;7gZOVRVMCch1TwKxk1drRLjLen11U4LQQduAI+Pr5dUSif15uC51gMUfq1sKuhWteM33g7Wu4sxZ&#10;8BTBBKzDewU6FA3wuhe22ebtL+nMvwdXSj0Q5CJcFEXXhwGRcUEAx5lpb0BS2iSpCAKoyqq2fftL&#10;eitHCbXDUbtakaSIPzyaxEUyk2H7Irgxs9M34N62b39Nm4TdYeLvWxO2OoMuDObW3DrAAMtF8C1V&#10;q7Nt38K7SM3RdNVyfTI9XA/uyQvmF9ztwQS0Y+HvNNSmLCHcMGI6xMMXoYGlsWfANCGOzS18uu1A&#10;Q9EqtoYmG9zEZDysQQi2QmIrXXxsbC7DKKYVxO2suEwcrmzeI1RZoM+Yq+htQWdyfm1EGhnNZ3tW&#10;4phjoIBJ9wKCfMxYRlhDuQQO5ekSLB5Pj/1k9hePwTdYIvDXGP9GgIHrCjE3LMXpGoQPMh9JIBYT&#10;XiuMK7bxFKPKim5XtyiUqjfj0HZAsL96nrq5nE3IOsmGZld3UJG/q4/IBiPOCCnlDkd+EBve3AqF&#10;PY7oeAnlzqs204ViF5P0CNjp/T6pNfTJGBBqUsi6Cj5aR59SF0GNrFCsCUNfUzcjDN3TkFGX+Q4u&#10;UMi67qk6Jn1O+dBChz2tuFZlKddLrglDX1M3VwnKrTedLZuydN7K0iRkkQNfVsAqxGuRNRCHp8KW&#10;OuxhBVJMDcMq7tJ4K2VJ6HCwSmT8A8oSFEIWkzGyKQZa4UaRsBAj21hPUl233gBGQdrEGxWdALVi&#10;G6OQdZWGbPP2l4cmdSVEyLptsnB3LRPCIWRdzsf5LYSsS/AlhaynlSULgcJP2jSc6+Apaa2EJsau&#10;PxSyrlNA29MnUyKcxSunIZjrUci6Uqvt6JPb6xE16YRTBBZ6EVSrpBiIkHXxIqCQdeMwA9VBotEo&#10;ZN3qMKEoOmi17dtfwnj/HkLW1c2Mi/wFxCVC1h3TdG7AzUEEbsjJyibbuo4wZiqUoi1kfX+9OWwL&#10;tv/1CawAGMwis9xky94AKF8/OT2QGpqOzELc49vL1Uj1SHS8gFwtLWG4U0nJrrpQL1fyyq1n+4Wh&#10;afOHO0N/OJhOYnWXdZIVy7IZa3EhSkdmkZnzzdVdRIgRHS+wLFdceulzqWVcerlFZt385fAsbruH&#10;5x/2D59JSr27v/hCa+7iavf44fL6bvfMIvV2tbe3v/3ervamDEgGUDhZST6ilDjBleWQ3ugBUW+P&#10;KNh2iY4XQBRpKWejpx5JF8oMrc6tt230hDVnnoqV7CNmXTrVfMWyRASHZCuq21TOqIJgmman5pGB&#10;xPjqp9VInkN00LJ0ZKQMMMgRAmsqLSSd+MHD0uq3rNcezxklqacSOaPEw+TNc0ZJPp0VOaPETRMX&#10;/qzJGSUXdK3OGeVlpEkaqpDgiZjrjC9qlwhFL5kzipYHZsRL5ozSJDmJnFE0R9FbKmeUFK3OGSXv&#10;JXJGaVJfvzCVk7D+fW3OKLqmIl7r2uRAGRtdySxnlKQve/GcUZr7MSdnlLjbvEzOKAniS+WMkmzv&#10;vijLSwOnRxSdBLb695StOOFWL41EzigpWp0zSt5L5YwSL4pUzijxd1mdM0p6S+SMkpxmiZxRUrI2&#10;Z5S8lp8zarIf2F1gO5k665MpAiwjGK2LCERS9aKTey1TFhBk2kUHb28BYTpeRF+pZbgqPqlBUp9y&#10;6ABnHHaNg2fdLCzO1sV5jfhdr6l7uv+ORww4za23rC8FOtfURe4iPiPDNqDj1ueUV2vqLtPAYkZu&#10;vSmfNuA7b+CDNcEA37p4O8zpHoEsTmCBJyPnpwj+y/A07RT4IPPp2fLra4RMBwGfIyOlEeKGMrnM&#10;VZfAaY2waRBJ6wbu6quU1lJmTPfnsudsCr4Ex+xsu8H9F9qHlTIsIIAgkQVxGfj0+H9SFdo4t42E&#10;CQu3YMBmJTakEgF50zNtSxAjEz6sZCjhmy4i54EGF39Ix7AHmINqpFGUszp4WXJRlggMv27RnP17&#10;ysISlDDPcQmrTagRipDr1B8+29HYX4q62mTbTFy+4UNb8KdEfmmbNhWxM3ArZzFdirLGhiCo6Xs6&#10;tgaO1uxHC99cm4AWaWTlOqh2CM5wdjST+dDRrfBEHybRQty6LFLS5Iql2Cj0Lx64CJtn39xoP7MU&#10;MX+R3kUv7m6Q6SR2PIFsIBo3r8poWoXF6Iuy+BuukffvKX95G0RqT3tXOf8Z85uxK6sXfgfOEghl&#10;iIgOnZs/h7GkF/22w573DjsJFOWlnW9zbZDLXMOmESsgU8s7vcHVAEDkVAskZtIZ9uo7LDJ2EB28&#10;w4KM9A7r6kTCeNhhLXxJa6hJ4RXqd6R19MkAg4gI8XkrkR9q6vKVgiTkh5LMGxXCXcxaRe7xKD+U&#10;2c6iIjjtuqIssAjvUX4o6wtn8kOZ3kx+qCObp+VD4BnyiXA/ETQfqwuY9JNG6+hT+OvTKsEXDDn8&#10;rftdkr8+RROcNFnSsSCMPQkzOkJOBWHYIqV92679xXQJCGPXNIwLyamA6CYcp/IDQfRn+vvZkQeO&#10;6rLS8g2yzxuyIWMapcjNo3zIpmgvSKckfkEp0si+GLLRgUC2D8J+E8gGHQzZICMF2RMjT8Dr1IrE&#10;GUPqXhVaRiy0l/U8P5Tm0VqbH0reS+WHEiIAbcxcBR8ZjP/7DL51eccAg9oeLLRcn3E9yg81hQlb&#10;T7r32Z4idE5yEyczfELp39CBIGJYYlFT+aE0THVtfih5b01+KBnS+vxQ023EckqgXTFaC/XJbJ9M&#10;TS3coPm8oRlCpoFmJzCsgOYR535ssEgY6nF1W/l7cFUUOt7EUN+RXjuR8nRx8cqD0Cznfxl1maNk&#10;XPhNHZYQAb+F5J5zSC45scQLnzfb/IXfIcxHr7uDPi3qh8pkSENAAflOJkMeH53/ry6TCR208B0Z&#10;KZmMd0eVNYJIZhcpjFFHdshj9RAwBct1hnrnW247Udi8YAK5RGyYSJhuVDykhxOrc6dFM/krJQbB&#10;PQY2amdp1fe0N0hccuUnpTs2/kGhqIFvuhoFbPuWD+EN5ayW65PBT75QZMTQcn1O6+XyNbTc4eZY&#10;w7wG1/ixPsHTIlKdcQcaVGzijy/K4mu4+dS/p3zl5pBjmrV9+2eksuAsNbNe7PjtLNWyDaTPWzqD&#10;8GRA2i3KfJDGrZatXOlHbt8TkEYqGnJJYjeK1seOvjpICx1OOiMyUiDdDnJOomhyDKfptmeGTK2p&#10;a0WfInTB9ssQ4MEuUiBt3Q7ZPlnjPt3mUENFdtixUI8Zz0IcX9t0tG8coopwCIFvqS5u4ORTKqTp&#10;93dx6lj0yePHuSqMgw7nmvDttY4+uS6CB8R3DSZLP0+0jj65bok08nJeu0gDUlGoA+Pi2ASTF+vN&#10;JoqSt0HleUPlJOaOg9DzoXKAP5UkByBF1kmswfFCrixlqBRpF0v21aFS6HgBRRY+C5I47jRWSY/A&#10;KqysiTSrS4tXfqhJ+UNPW6RW5g+V3D/whF/ONSp1M3KC+iQ7GXX9lbWUP9Tto0cRO/AB2dK8Y4ry&#10;Sp/CswY+Ag6Fs3KCytjW1M3ICQoXaVEylnONej4gf+jSRTO+LvKHeg8SHb8+lQ/w0ZPdKCwvraNP&#10;rut3AlaIjn6HTWL2LhjfTr57JD+0EvPKjAgjrqqVG7qRP5TlrXgbcJFQbhtA/hLVg99gG/ARWY6M&#10;lMRsp/8xcRm5B3HFCImBpIhO8N3q97JScSEAy5jIjTw5Dx4hG1JTlD/UtaWqLpystAieg7o12Obt&#10;L+nMv4fDm4lnAbYYpgNeZZwsXHuj/KE8JuQP5UhZgIRt3/6S3kpc9O0GQFd1igQgRZ1jOLEJDLfD&#10;9kWQ1P2UsO3bX9Mm4TCm8oYUAS9Z34AFia948mMbkInI0UiXculGZNtPwmU0XbVcn9wpzxcYTbx5&#10;R8v1yfWQapO/MvKHzhKoWUL4BbQIAzjNC+QPnSUJFddEyh9qLE5wVNGiVWwN71H+UCfbeN5haOxa&#10;i7mO887I6jPA1cWRiCRKR3wmLBeYWyvyh8LeZE2Btr0O3hSOADhV8J0/0b6W4ipyqjPFuPBNFXvm&#10;N6YFsxuOn7jOPRqlL0H+0BUzNbw2FFj7cYO4QthRDf3QZtXtcTkFlyB/qFpB7TgsA5ihlD9UUVXL&#10;9RlP06nMuil3Z63ckWIW28EauO9iGuZrd9gsRkl7TdqdW4thW0e2ALLvvLl2J3S8gHYnLQFzpyvF&#10;rqZQ77c9TgSYbYmO6GOQpHY4m7y+FOARr0vYaNcsS5y1IPCcJZ26rTWltx4iSlCAW5YwV6rY+OrS&#10;ttDhDhGJjJS0jatIxINKF9wxiTuEOmhNXZL65I0u1Cthcz0tPeDabUnd3zTFQnhCaHdNXTKSn6a3&#10;wrW7Ihgu1i0pIs+JBzBv+w+r49dnvOEv15t/AW1nEw7OWziACGpAaF3IHTKt4UpMCblLgBAC3DCt&#10;HQjBI1FNoK8PQkwHgZAjIwVCLEPrMj0GQAOskm7taUVdJ/oU/OEOIUJAGV4yeVZ0qZI7TIp4pO3p&#10;k9vl3CNOHVzECR7QMvZwvWU8w5mXxDak6lr1hKmFRYBBrSkqexlDU1BWLrCHwTfSiuAlS3/HRRzI&#10;ZYO/z4wPliFM/DLI26+rbWzg9lbg9u7L46f3Xz49ug/86Wn3eHN79efd8y7+jX9/eXy/rx5uHu4+&#10;7p++/38AAAD//wMAUEsDBBQABgAIAAAAIQAs1YJv3QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9Pa8JAEMXvhX6HZQq91U2qVUmzEZG2Jyn4B0pvY3ZMgtnZkF2T+O1de6mXgcd7vPebdDGYWnTU&#10;usqygngUgSDOra64ULDffb7MQTiPrLG2TAou5GCRPT6kmGjb84a6rS9EKGGXoILS+yaR0uUlGXQj&#10;2xAH72hbgz7ItpC6xT6Um1q+RtFUGqw4LJTY0Kqk/LQ9GwVfPfbLcfzRrU/H1eV39/b9s45Jqeen&#10;YfkOwtPg/8Nwww/okAWmgz2zdqJWEB7xfzd4k/lsAuKgYDqegcxSeQ+fXQEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCXhck6VScAALkZAQAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAs1YJv3QAAAAQBAAAPAAAAAAAAAAAAAAAAAK8pAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAuSoAAAAA&#10;">
+              <v:shape id="Shape 6" style="position:absolute;left:291;top:1503;width:2387;height:2252;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="238697,225107" o:spid="_x0000_s1027" fillcolor="#272635" stroked="f" strokeweight="0" path="m119342,r15837,114859l187211,27902r-22086,95644l221234,69876r-29223,70853l238697,105893v-21730,59131,-40666,92278,-119355,119214c40653,198171,21717,165024,,105893r46673,34836l17450,69876r56108,53670l51473,27902r52032,86957l119342,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOVCYlwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpnoQqUYRQVQQRCuye3ubvG2LzUtpou3++42wsMdhZr5hluvOVuJFjS8dK5iMExDE&#10;2pmScwW3bDeag/AB2WDlmBT8kIf1qt9bYmpcyxd6XUMuIoR9igqKEOpUSq8LsujHriaO3rdrLIYo&#10;m1yaBtsIt5WcJslMWiw5LhRY07Yg/bg+rYIz6uz8+Py4f+nJ7tLus2NoT0elhoNuswARqAv/4b/2&#10;wSiYwvtKvAFy9QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOVCYlwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,238697,225107" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 7" style="position:absolute;left:279;top:263;width:769;height:856;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="76835,85522" o:spid="_x0000_s1028" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l19774,r,50521c19774,62967,26327,69824,38240,69824v12217,,18707,-6565,18707,-18948l56947,,76835,r,50991c76835,72289,61989,85522,38087,85522,14249,85522,,72758,,51321l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdeKaGwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6qCu1ajiCCIHmTrgnh7NM+m2LyUJmr990YQPA4z8w0zW7S2EjdqfOlYwaCfgCDO&#10;nS65UPB/WH//gvABWWPlmBQ8yMNi3vmaYardnf/oloVCRAj7FBWYEOpUSp8bsuj7riaO3tk1FkOU&#10;TSF1g/cIt5UcJslYWiw5LhisaWUov2RXq2BfHt36UeNhv7vShH/s1pwyVKrXbZdTEIHa8Am/2xut&#10;YASvK/EGyPkTAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXXimhsAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,76835,85522" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 8" style="position:absolute;left:1216;top:263;width:317;height:841;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="31769,84100" o:spid="_x0000_s1029" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l28016,r3753,919l31769,15105,27076,14059r-7975,l19101,33782r7188,l31769,32485r,15382l27330,47003r-8229,l19101,70053r8509,l31769,69261r,13835l27610,84100,,84100,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqQiEbxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOAVvpGattcjWKFJQBAV/H+CwOe5uuzlZk+iub28KQi+HmfmGmcxaU4kbOV9aVjDoJyCI&#10;M6tLzhWcjou3MQgfkDVWlknBnTzMpp2XCabaNryn2yHkIkLYp6igCKFOpfRZQQZ939bE0TtbZzBE&#10;6XKpHTYRbir5niSf0mDJcaHAmr4Lyn4PV6OgcePNed27Nrt8edm6xXI4+nFDpbqv7fwLRKA2/Ief&#10;7ZVW8AF/V+INkNMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOpCIRvEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,31769,84100" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 9" style="position:absolute;left:1533;top:273;width:318;height:821;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="31769,82177" o:spid="_x0000_s1030" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l19817,4855v5383,3786,8206,9371,8206,16565c28023,28989,24073,34806,16529,38388v10109,3555,15240,10235,15240,19875c31769,66302,28581,72531,22496,76751l,82177,,68342,7136,66983v3246,-1662,5532,-4498,5532,-9190c12668,52967,10344,50040,7044,48319l,46947,,31566,5593,30242c8125,28523,9455,25986,9455,22716v,-3220,-1159,-5614,-3507,-7203l,14186,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApPtGWwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8IS9ramuilSjqMuCFwX/XLw9mmdTbF5qk9Wun94IgsdhZn7DTGaNLcWVal84VtDtJCCI&#10;M6cLzhUc9r9fIxA+IGssHZOCf/Iwm7Y+Jphqd+MtXXchFxHCPkUFJoQqldJnhiz6jquIo3dytcUQ&#10;ZZ1LXeMtwm0pe0kylBYLjgsGK1oays67P6vADY+Lb7wv1tg3q171sx9tLtYr9dlu5mMQgZrwDr/a&#10;K61gAM8r8QbI6QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQApPtGWwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,31769,82177" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 10" style="position:absolute;left:1957;top:249;width:733;height:870;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73304,86919" o:spid="_x0000_s1031" fillcolor="#272635" stroked="f" strokeweight="0" path="m45326,c55385,,63843,1981,71196,6058r648,356l68885,23533r-1296,-864c60363,17831,53505,15583,45999,15583v-16167,,-25844,10426,-25844,27876c20155,60592,30163,71221,46266,71221v7633,,15138,-2298,22962,-6997l70510,63449r2794,15976l72682,79781v-8026,4598,-17932,7138,-27889,7138c17577,86919,,69926,,43561,,17513,18212,,45326,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlJx3cwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUIvYl+aQ4mx2yIthUK9mCri7ZF9JsHs27C7bdJ/7wqCx2FmvmFWm8n26sI+dE40LOYZ&#10;KJbamU4aDW+n/UMBKkQSQ70T1nDlAJv17c2KSuNGeeVLFRuVIBJK0tDGOJSIoW7ZUpi7gSV5X85b&#10;ikn6Bo2nMcFtj3mWLdFSJ2mhpYG3Ldff1dkmSpV/vL+4vDt/FsX97nFEPHrUenY3PT+BijzF//Bf&#10;+2A0LOH3SroBuP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJScd3MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,73304,86919" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 11" style="position:absolute;width:1484;height:4049;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="148488,404978" o:spid="_x0000_s1032" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l148488,r,11252l11240,11252r,206972c11240,305664,55588,367004,148488,393319r,11659c50216,378764,,311937,,219633l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoAsZIxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azaR2tTUNUig0IMIte3B22v2mQSzb0N2E+O/dwXB4zAz3zDLfDKtGKl3jWUFSRSD&#10;IC6tbrhS8Pvz+fIOwnlkja1lUnAmB/nq8WGJmbYn/qZx5ysRIOwyVFB732VSurImgy6yHXHwDrY3&#10;6IPsK6l7PAW4aeUsjt+kwYbDQo0dFTWVx91gFNDgFmM326yT9I//9/b1vDXzQqnnp2n9AcLT5O/h&#10;W/tLK0jheiXcALm6AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOgCxkjEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,148488,404978" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 12" style="position:absolute;left:1484;width:1485;height:4049;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="148488,404978" o:spid="_x0000_s1033" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l148488,r,219633c148488,311937,98273,378764,,404978l,393319c92901,367004,137249,305664,137249,218224r,-206972l,11252,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZnVI6vwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GtKKjVlMRQXAhA+Nj4e7aXNtic1OaWOvfTxaCy8N5L1edqURLjSstK4iHEQjizOqS&#10;cwWn4/Z7BsJ5ZI2VZVLwIgertPe1xETbJ/9Re/C5CCHsElRQeF8nUrqsIINuaGviwN1sY9AH2ORS&#10;N/gM4aaSoyj6kQZLDg0F1rQpKLsfHkYBPdy8rUf7dTw98/Vix69fM9koNeh36wUIT53/iN/unVYQ&#10;toYr4QbI9B8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZnVI6vwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,148488,404978" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 13" style="position:absolute;left:279;top:1211;width:2411;height:275;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="241071,27572" o:spid="_x0000_s1034" fillcolor="#272635" stroked="f" strokeweight="0" path="m40183,c60884,,63741,8306,80353,8192,97028,8306,99835,,120536,v20701,,23507,8306,40182,8192c177330,8306,180175,,200889,v20701,,23545,8306,40182,8192l241071,27470v-16637,102,-19481,-8293,-40182,-8293c180175,19177,177330,27572,160718,27470v-16675,102,-19481,-8293,-40182,-8293c99835,19177,97028,27572,80353,27470,63741,27572,60884,19177,40183,19177,19482,19177,16624,27572,,27470l,8192c16624,8306,19482,,40183,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoNT7cxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeAVvNrsKWtempRQELx5ci9rb6+Z1s5i8LJtnu/XXG0HwOMzMN8xiNQavjjSkLrKBclaA&#10;Im6i7bg1sH19vJqDSoJs0UcmA2dKsFpOLhZY2XjiFzrW0qoM4VShASfSV1qnxlHANIs9cfYOcQgo&#10;WQ6ttgOeMjx4fV0Utzpgx3nBYU8bR81n/RUMfB/cfO/Po5O7m/fdh9Tl85svjbmcjusHUEKj/If/&#10;2k/WwD38Xsk3QC9/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACg1PtzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,241071,27572" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 14" style="position:absolute;left:1588;top:1545;width:1102;height:276;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="110134,27571" o:spid="_x0000_s1035" fillcolor="#272635" stroked="f" strokeweight="0" path="m69952,v20701,,23545,8293,40182,8179l110134,27457c93497,27571,90653,19164,69952,19164v-20714,,-23559,8407,-40171,8293c17463,27533,12713,22974,2718,20586l,838c11938,2946,16396,8268,29781,8179,46393,8293,49238,,69952,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFxk6exAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;EMXvgt8hjODNZpVS2m3TUkTFi2D/HHockulm2c1kTWK7fnvnIHib4b157zerzRh6daGU28gGHicV&#10;KGIbXcuNgePh9WEOKhdkh31kMvBDGTbr25sV1i5eeUeXfWmUhHCu0YAvZai1ztZTwDyJA7Fo55gC&#10;FllTo13Cq4SHXj9V1UwHbFkaPA707Ml2++9g4IM6W7qDf0v667NazOxpGl6mxtzfjdslqEJj+Tf/&#10;Xb87wRd6+UUG0OtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAXGTp7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,110134,27571" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 15" style="position:absolute;left:279;top:1545;width:1101;height:276;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="110122,27572" o:spid="_x0000_s1036" fillcolor="#272635" stroked="f" strokeweight="0" path="m40183,c60884,,63741,8306,80353,8192,93739,8281,98184,2960,110122,851r-2718,19749c97422,22987,92672,27546,80353,27470,63741,27572,60884,19177,40183,19177,19469,19177,16612,27572,,27470l,8192c16612,8306,19469,,40183,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+p2rLwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLzpJkW0RFcphUJO1lcLvQ3ZMQlmZ9PsVNN/7wqCt/n4nrNY9a5RZ+pC7dlAOk5AERfe&#10;1lwaOOw/Rq+ggiBbbDyTgX8KsFo+DRaYWX/hLZ13UqoYwiFDA5VIm2kdioochrFviSN39J1DibAr&#10;te3wEsNdo1+SZKod1hwbKmzpvaLitPtzBmTylaf77x/c2NkG88/ftRz92pjhc/82ByXUy0N8d+c2&#10;zk/h9ks8QC+vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL6nasvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,110122,27572" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 16" style="position:absolute;left:1636;top:1898;width:310;height:253;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="31039,25222" o:spid="_x0000_s1037" fillcolor="#272635" stroked="f" strokeweight="0" path="m,c8661,2439,13576,6325,25032,6248v2222,26,4203,-127,6007,-368l19469,25222c12751,24385,8420,22010,2769,20066l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFPccswAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt5sqgdZq1FEXRDBg+4K9jY0Y1ttJt0mq91/bwTB2zze50znranEjRpXWlYwiGIQxJnV&#10;JecKfr6/+p8gnEfWWFkmBf/kYD7rdqaYaHvnPd0OPhchhF2CCgrv60RKlxVk0EW2Jg7c2TYGfYBN&#10;LnWD9xBuKjmM45E0WHJoKLCmZUHZ9fBnFKTjdUxpejzRTl/OXP9ueWVRqY9eu5iA8NT6t/jl3ugw&#10;fwjPX8IBcvYAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABT3HLMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,31039,25222" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 17" style="position:absolute;left:2194;top:1879;width:496;height:276;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49606,27572" o:spid="_x0000_s1038" fillcolor="#272635" stroked="f" strokeweight="0" path="m9423,c30124,,32982,8293,49606,8192r,19278c32982,27572,30124,19177,9423,19177v-3632,,-6718,254,-9423,686l4547,178c6058,64,7671,,9423,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6IKxqwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjQ20NnUVLaR4rMaix2l2zAazsyG7xvTfd4WCt3m8z5kvB9uInjpfO1YwnSQgiEun&#10;a64U7Iv8aQbCB2SNjWNS8EselovRwxwz7a68pX4XKhFD2GeowITQZlL60pBFP3EtceROrrMYIuwq&#10;qTu8xnDbyOckeZEWa44NBlv6MFSedxer4LNO3l6LDf7kX98uvUzT9bE9GKUex8PqHUSgIdzF/+6N&#10;jvNTuP0SD5CLPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6IKxqwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,49606,27572" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 18" style="position:absolute;left:279;top:1879;width:496;height:276;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49593,27572" o:spid="_x0000_s1039" fillcolor="#272635" stroked="f" strokeweight="0" path="m40183,v1740,,3353,64,4864,178l49593,19863v-2705,-432,-5778,-686,-9410,-686c19469,19177,16612,27572,,27470l,8192c16612,8306,19469,,40183,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDIFewwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHiRNVVEpBplFZQV9KBdPQ/N2JZtJrXJavXXG0HwNo/3OZNZY0pxodoVlhX0uhEI4tTq&#10;gjMFv8nyawTCeWSNpWVScCMHs+lHa4Kxtlfe0WXvMxFC2MWoIPe+iqV0aU4GXddWxIE72dqgD7DO&#10;pK7xGsJNKftRNJQGCw4NOVa0yCn92/8bBTjYJsfOxvpbQfPVmdL7eni4K9X+bL7HIDw1/i1+uX90&#10;mD+A5y/hADl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIMgV7DBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,49593,27572" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 19" style="position:absolute;left:1022;top:1898;width:311;height:253;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="31039,25222" o:spid="_x0000_s1040" fillcolor="#272635" stroked="f" strokeweight="0" path="m31039,l28270,20066v-5651,1944,-9995,4319,-16700,5156l,5880v1803,255,3785,394,6020,382c17463,6338,22377,2439,31039,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCK1F9YwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXhrNhUsbcwqUhVE8NC0grkN2TGJZmdjdjXpv3cLhd7m8T4nnQ+mETfqXG1ZwUsUgyAu&#10;rK65VPD9tX5+A+E8ssbGMin4IQfz2eNDiom2PX/SLfOlCCHsElRQed8mUrqiIoMusi1x4I62M+gD&#10;7EqpO+xDuGnkOI5fpcGaQ0OFLX1UVJyzq1GQv69iyvP9gXb6dOT2suWlRaVGT8NiCsLT4P/Ff+6N&#10;DvMn8PtLOEDO7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCK1F9YwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,31039,25222" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 20" style="position:absolute;left:4392;top:362;width:613;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61290,74244" o:spid="_x0000_s1041" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l59347,r1943,12954l37363,12954r,61290l22822,74244r,-61290l,12954,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJBZXZwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CCN5s6i4U6RpFXIS9ePB12NvQjG2xmYQm2uy/N4LgbT6+5yxW0XTiTr1vLSuYZTkI4srq&#10;lmsFp+N2OgfhA7LGzjIp+CcPq+XHaIGltgPv6X4ItUgh7EtU0ITgSil91ZBBn1lHnLiL7Q2GBPta&#10;6h6HFG46+ZnnhTTYcmpo0NGmoep6uBkFX/EynM7G7Yr1EK67Tfz7wcopNRnH9TeIQDG8xS/3r07z&#10;C3j+kg6QywcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASQWV2cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,61290,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 21" style="position:absolute;left:5279;top:362;width:609;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="60896,74244" o:spid="_x0000_s1042" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14389,r,28994l46355,28994,46355,,60896,r,74244l46355,74244r,-32004l14389,42240r,32004l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOUtnywwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCH2rG4VWja4h2AYLxeLtA4bsNAnNzsbsGlO/vlsQ+jaHc51l0ptadNS6yrKC8SgCQZxb&#10;XXGh4HTMnmYgnEfWWFsmBT/kIFkNHpYYa3vlPXUHX4gQwi5GBaX3TSyly0sy6Ea2IQ7cl20N+gDb&#10;QuoWryHc1HISRS/SYMWhocSG1iXl34eLUZCuJ5sbZh9v893+83R+ptftzN6Uehz26QKEp97/i+/u&#10;dx3mT+Hvl3CAXP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzlLZ8sMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,60896,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 22" style="position:absolute;left:6303;top:362;width:477;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="47714,74244" o:spid="_x0000_s1043" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l46711,r,12827l14402,12827r,16434l40132,29261r2108,12827l14402,42088r,19329l47714,61417r,12827l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCN9jcnxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoK3urEHkdRVRNAWBaFWPI/ZMQlmZ9PsmkR/fedQ6G2G9+a9b+bL3lWqpSaUng1Mxgko&#10;4szbknMDp+/N6wxUiMgWK89k4EEBlovByxxT6zv+ovYYcyUhHFI0UMRYp1qHrCCHYexrYtGuvnEY&#10;ZW1ybRvsJNxV+i1JptphydJQYE3rgrLb8e4M9IfpY/csD5fbpWvP+4/EbX9OZ2NGw371DipSH//N&#10;f9efVvAFVn6RAfTiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI32NyfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,47714,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 23" style="position:absolute;left:7596;top:362;width:611;height:757;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61150,75667" o:spid="_x0000_s1044" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14376,r,44641c14376,56579,20066,63144,30416,63144v10605,,16206,-6273,16206,-18199l46622,,61150,r,44641c61150,64084,49606,75667,30289,75667,11316,75667,,64288,,45225l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwX8N1wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXhrNvYgNbqKCC2lh9DGHDyO2TEJZmfD7tYk/nq3UOhtHu9z1tvRdOJKzreWFcyTFARx&#10;ZXXLtYLy8Pb8CsIHZI2dZVIwkYft5vFhjZm2A3/TtQi1iCHsM1TQhNBnUvqqIYM+sT1x5M7WGQwR&#10;ulpqh0MMN518SdOFNNhybGiwp31D1aX4MQq6/IbHfOkxdVK/l6eh+Jy+WqVmT+NuBSLQGP7Ff+4P&#10;Hecv4feXeIDc3AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwX8N1wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,61150,75667" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 24" style="position:absolute;left:8599;top:362;width:610;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61036,74244" o:spid="_x0000_s1045" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14072,,47790,49847,47790,,61036,r,74244l48552,74244,13233,22213r,52031l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFWQycvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNFVe0GkUFQY+rXnobm7EpNpPSRG3/vTks7PHxvtfb1lbiTY0vHSuYjBMQxLnTJRcK&#10;btfjaAHCB2SNlWNS0JGH7abfW2Oq3Yd/6X0JhYgh7FNUYEKoUyl9bsiiH7uaOHIP11gMETaF1A1+&#10;Yrit5DRJ5tJiybHBYE0HQ/nz8rIKTtk5X+yur9mPv3dLs59nnVtmSg0H7W4FIlAb/sV/7pNWMI3r&#10;45f4A+TmCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEVZDJy+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,61036,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 411" style="position:absolute;left:9622;top:362;width:145;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="14542,74244" o:spid="_x0000_s1046" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14542,r,74244l,74244,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDB6GqdxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvpW4itEjqKhJQ9CJoa9Hba/aZBLNvw+5WU3+9Wyh4HGbmG2Yy60wjLuR8bVlBOkxA&#10;EBdW11wq+PxYvIxB+ICssbFMCn7Jw2za700w0/bKW7rsQikihH2GCqoQ2kxKX1Rk0A9tSxy9k3UG&#10;Q5SulNrhNcJNI0dJ8iYN1hwXKmwpr6g4736MgsPtdb7Mv/fPK7e+ufy0Sf3xa6HU06Cbv4MI1IVH&#10;+L+90gpGKfx9iT9ATu8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwehqncYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,14542,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 26" style="position:absolute;left:10054;top:348;width:711;height:768;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="71107,76771" o:spid="_x0000_s1047" fillcolor="#272635" stroked="f" strokeweight="0" path="m14529,l35725,57950,56464,1397r14643,l41694,76771r-13055,l,3175,14529,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTASmhxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfC/5DuELfatZdKLI1Si0ISl902w+4bK7JtpubbRJ1269vCgUfh5k5wyzXo+vFhULsPCuYzwoQ&#10;xK3XHRsF72/bhwWImJA19p5JwTdFWK8md0ustb/ykS5NMiJDONaowKY01FLG1pLDOPMDcfZOPjhM&#10;WQYjdcBrhrtelkXxKB12nBcsDvRiqf1szk7Bofo42/2XC5um2h/RVOb153RQ6n46Pj+BSDSmW/i/&#10;vdMKyhL+vuQfIFe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANMBKaHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,71107,76771" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 27" style="position:absolute;left:11039;top:362;width:477;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="47714,74244" o:spid="_x0000_s1048" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l46711,r,12827l14415,12827r,16434l40132,29261r2121,12827l14415,42088r,19329l47714,61417r,12827l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNPm/rxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmqogSzWKCO7KCsKqeH42z7bYvHSbbFv99UYQPA4z8w0zW7SmEDVVLresYDiIQBAn&#10;VuecKjge1v1PEM4jaywsk4IbOVjMu50Zxto2/Ev13qciQNjFqCDzvoyldElGBt3AlsTBu9jKoA+y&#10;SqWusAlwU8hRFE2kwZzDQoYlrTJKrvt/o6DdTW4/93x3vp6b+rT9jszX3/Gk1EevXU5BeGr9O/xq&#10;b7SC0RieX8IPkPMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE0+b+vEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,47714,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 28" style="position:absolute;left:11880;top:362;width:258;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="25743,74244" o:spid="_x0000_s1049" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l23317,r2426,719l25743,13227r-2566,-553l14414,12674r,21895l23177,34569r2566,-724l25743,52325,21222,46113r-6808,l14414,74244,,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB66qK0xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u7FosTGbIkqglx6aVKu3R/aZDWbfxuw2Tf99Vyh4HGbmGyZbTbYTIw2+dazgfpaA&#10;IK6dbrlRsKuKuycQPiBr7ByTghN5WOXXVxmm2h15S2MZGhEh7FNUYELoUyl9bciin7meOHrfbrAY&#10;ohwaqQc8Rrjt5DxJFtJiy3HBYE+vhuqf8mAV/JaP28+PsdoVxdJ8vW/2+HaoFkrd3kwvzyACTeE/&#10;fGmvtYL5A/x9iT9A5mcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeuqitMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,25743,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 29" style="position:absolute;left:12138;top:369;width:315;height:745;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="31560,74465" o:spid="_x0000_s1050" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l18263,5411v4835,3970,7467,9752,7467,16997c25730,32542,20625,39756,10960,43414l31560,71087,16637,74465,,51607,,33126,7744,30941v2352,-1913,3584,-4742,3584,-8406c11328,18160,9439,15515,6758,13964l,12508,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVEyafwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2RtZ0FV2pRlkEUa/Enwc4NMem2JyUJrZdn94IgpfDzHzDzJedLUVDtS8cK/gZJCCI&#10;M6cLzhWcT+vvKQgfkDWWjknBP3lYLj56c0y1a/lAzTHkIkLYp6jAhFClUvrMkEU/cBVx9C6uthii&#10;rHOpa2wj3JZymCQTabHguGCwopWh7Hq8WQXucO2PdtPk3I73+teMNrd7Y/pKfX12fzMQgbrwDr/a&#10;W61gOIbnl/gD5OIBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlRMmn8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,31560,74465" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 30" style="position:absolute;left:12724;top:352;width:533;height:762;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="53238,76238" o:spid="_x0000_s1051" fillcolor="#272635" stroked="f" strokeweight="0" path="m27648,v7506,,15126,1562,21399,4369l49556,4610,47447,18097r-914,-483c39611,14008,33287,12255,27229,12255v-6464,,-11341,3366,-11341,7849c15888,25057,19266,26950,30760,30912v14566,5080,22478,10160,22478,22504c53238,67043,42202,76238,25794,76238,17932,76238,8928,74295,559,70739l,70510,2146,57302r877,457c10465,61646,19609,64147,26378,64147v8179,,13462,-3607,13462,-9143c39840,49467,36386,47333,25984,43776,10414,38341,2527,33427,2527,21679,2527,8928,12865,,27648,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3LewGwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqT2IVqOIoAgK4h9el2Zti82mNFHr2xtB8DjMzDfMdN6YUjypdoVlBYN+BII4tbrg&#10;TMH5tOqNQDiPrLG0TAre5GA+a7emmGj74gM9jz4TAcIuQQW591UipUtzMuj6tiIO3s3WBn2QdSZ1&#10;ja8AN6WMo2goDRYcFnKsaJlTej8+jILtbqG3q3Ic77KB3K+X7uLe14tS3U6zmIDw1Ph/+NfeaAXx&#10;EL5fwg+Qsw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9y3sBsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,53238,76238" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 412" style="position:absolute;left:13616;top:362;width:145;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="14542,74244" o:spid="_x0000_s1052" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14542,r,74244l,74244,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhTVdyxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9FM0qaGU1iixY7EXQqujtdfPcXbp5WZJUV3+9EQo9DjPzDTOZtaYWZ3K+sqyg101A&#10;EOdWV1wo2H4tOiMQPiBrrC2Tgit5mE2fnyaYanvhNZ03oRARwj5FBWUITSqlz0sy6Lu2IY7eyTqD&#10;IUpXSO3wEuGmlv0kGUqDFceFEhvKSsp/Nr9GweE2mH9k37u3pfu8uey06vnjfqHU60s7H4MI1Ib/&#10;8F97qRX03+HxJf4AOb0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIU1XcsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,14542,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 32" style="position:absolute;left:14042;top:362;width:613;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61290,74244" o:spid="_x0000_s1053" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l59347,r1943,12954l37338,12954r,61290l22822,74244r,-61290l,12954,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZum6NvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDriz6SiIdExFHITZuPC1mN2lubalzU1oos38vVkILg/nvd5E04sHDb61rOAry0EQV1a3&#10;XCu4nPezFQgfkDX2lknBP3nYlB+TNRbajnykxynUIoWwL1BBE4IrpPRVQwZ9Zh1x4m52MBgSHGqp&#10;BxxTuOnlPM+X0mDLqaFBR7uGqu50NwoW8TZersYdltsxdIdd/PvByik1/YzbbxCBYniLX+5frWCe&#10;xqYv6QfI8gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZum6NvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,61290,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 33" style="position:absolute;left:14752;top:348;width:686;height:756;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="68643,75603" o:spid="_x0000_s1054" fillcolor="#272635" stroked="f" strokeweight="0" path="m14745,l34011,33769,52680,1359r15963,l41085,46787r,28816l26543,75603r,-28664l,3149,14745,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBv3FY/xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdtNUS027CSqIInpo1J4f2dckmH2b7K5J/PeuIHgcZuYbZl/MphMjOd9aVrBaJiCI&#10;K6tbrhW8vz1cbkH4gKyxs0wKvslDkZ+f7THTduIDjWWoRYSwz1BBE0KfSemrhgz6pe2Jo3eyzmCI&#10;0tVSO5wi3HQyTZKNNNhyXGiwp/uGqs/yyygYH++eP45XL24Y1sO1fu3KwIdWqcXFfLsDEWgO/+G/&#10;9pNWkN7A75f4A2T+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG/cVj/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,68643,75603" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 34" style="position:absolute;left:16009;top:348;width:357;height:770;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="35687,77035" o:spid="_x0000_s1055" fillcolor="#272635" stroked="f" strokeweight="0" path="m35687,r,12518l20491,19636v-3698,4546,-5823,11033,-5823,18793c14668,46036,16888,52599,20634,57260r15053,7382l35687,77035,22669,74591c10108,69692,,57526,,38581,,19559,10108,7360,22669,2450l35687,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtnfwivQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNVahSjSLCMCKz8fEBl+TaFpubksRa/94shFkeznuz620jOvKhdqxgNs1AEGtnai4V&#10;3K4/kxWIEJENNo5JwZsC7LbDwQYL4158pu4SS5FCOBSooIqxLaQMuiKLYepa4sTdnbcYE/SlNB5f&#10;Kdw2cp5lubRYc2qosKVDRfpxeVoFf00+OzmzvHucP/Pgu4XW7a9S41G/X4OI1Md/8dd9NAoWaX36&#10;kn6A3H4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArZ38Ir0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,35687,77035" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 35" style="position:absolute;left:16366;top:348;width:357;height:771;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="35662,77064" o:spid="_x0000_s1056" fillcolor="#272635" stroked="f" strokeweight="0" path="m76,c17780,,35662,13183,35662,38443,35662,63805,17780,77064,76,77064l,77049,,64656r76,38c12586,64694,21018,54204,21018,38595,21018,23482,12205,12497,76,12497l,12533,,14,76,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrVUc2xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmqhVZGsUWSx4KILaS2/PzetucPOybNJ1/fdNQfA4zMw3zGrTu1p01AbrWcNkrEAQ&#10;F95YLjV8nT9GSxAhIhusPZOGOwXYrF8GK8yMv/GRulMsRYJwyFBDFWOTSRmKihyGsW+Ik/fjW4cx&#10;ybaUpsVbgrtaTpVaSIeW00KFDeUVFdfTr9PQqd2bUftpPr/O/GdxPNjLt821Hr7223cQkfr4DD/a&#10;e6NhNoH/L+kHyPUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGtVRzbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,35662,77064" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 36" style="position:absolute;left:17057;top:362;width:455;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45529,74244" o:spid="_x0000_s1057" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l45529,r,12827l14364,12827r,17590l38824,30417r2108,12814l14364,43231r,31013l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+yKwrwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kYtEqOriBD0poUaH+CQPfnR7NmQXZP49t1CoZfDzHzD7A6jaURPnastK1jMIxDE&#10;udU1lwpuWfoeg3AeWWNjmRS8yMFhP3nbYaLtwN/UX30pAoRdggoq79tESpdXZNDNbUscvMJ2Bn2Q&#10;XSl1h0OAm0Yuo2gtDdYcFips6VRR/rg+jYIh42LjivUnpl958bjrj/g8WqVm0/G4BeFp9P/hv/ZF&#10;K1gt4fdL+AFy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+yKwrwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,45529,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 37" style="position:absolute;left:18298;top:362;width:264;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="26359,74244" o:spid="_x0000_s1058" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l24282,r2077,578l26359,12974r-2648,-731l13830,12243r,17323l23292,29566r3067,-757l26359,41782r-1645,-418l13830,41364r,20777l24562,62141r1797,-414l26359,73717r-1924,527l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIaiOExAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedNMGiqRuQilKCwGlUXp+ZF+TNNm3MbvR+O+7QsHjMDPfMOtsMp040+AaywqelhEI&#10;4tLqhisFx8N2sQLhPLLGzjIpuJKDLJ3P1phoe+EvOhe+EgHCLkEFtfd9IqUrazLolrYnDt6PHQz6&#10;IIdK6gEvAW46+RxFL9Jgw2Ghxp7eayrbYjQKinEX4fdpM33Eqzwuq99833Ku1OPD9PYKwtPk7+H/&#10;9qdWEMdw+xJ+gEz/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIhqI4TEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,26359,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 38" style="position:absolute;left:18562;top:368;width:262;height:731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="26232,73139" o:spid="_x0000_s1059" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l16270,4529v4288,3307,6622,8120,6622,14146c22892,25787,19806,31045,13659,34321v8318,3023,12573,8815,12573,17209c26232,58655,23727,64189,18955,67942l,73139,,61149,8985,59080v2375,-1663,3544,-4171,3544,-7550c12529,47968,11341,45282,8976,43486l,41204,,28231,6250,26690c8325,25162,9366,22872,9366,19831v,-1746,-311,-3788,-1968,-5393l,12396,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuj3rOxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNauVUrZG0YKlBz3U1Z4fm9fN0s1L2KS7q7/eCEKPw8x8wyxWg21ER22oHSuYTjIQ&#10;xKXTNVcKjsX26RVEiMgaG8ek4EwBVsvRwwJz7Xr+ou4QK5EgHHJUYGL0uZShNGQxTJwnTt6Pay3G&#10;JNtK6hb7BLeNnGXZi7RYc1ow6OndUPl7+LMKuv25MMNu5uNmvfPmtP0o+su3Uo/jYf0GItIQ/8P3&#10;9qdW8DyH25f0A+TyCgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC6Pes7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,26232,73139" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 39" style="position:absolute;left:19175;top:362;width:257;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="25724,74244" o:spid="_x0000_s1060" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l23292,r2432,721l25724,13229r-2572,-555l14414,12674r,21895l23152,34569r2572,-727l25724,52373,21171,46113r-6757,l14414,74244,,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZSV0UxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReSt3UokjqKtJi7Ek0lpDjI/uaBLNv0+w2xn/fLQgeh5n5hlmuB9OInjpXW1bwMolA&#10;EBdW11wq+DptnxcgnEfW2FgmBVdysF6NHpYYa3vhI/WpL0WAsItRQeV9G0vpiooMuoltiYP3bTuD&#10;PsiulLrDS4CbRk6jaC4N1hwWKmzpvaLinP4aBXn2kezy6+6wz+gp+QmMbH4YlHocD5s3EJ4Gfw/f&#10;2p9awesM/r+EHyBXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZSV0UxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,25724,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 40" style="position:absolute;left:19432;top:369;width:316;height:745;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="31540,74463" o:spid="_x0000_s1061" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l18250,5409v4832,3970,7461,9751,7461,16997c25711,32540,20606,39754,10954,43411l31540,71085,16593,74463,,51652,,33121,7722,30938v2352,-1912,3587,-4741,3587,-8405c11309,18158,9423,15513,6745,13962l,12508,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwiepSwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hvAVvmq6C2G5TEXFB9iL+uz+aZ1s2eSlN1tZvvxEEj8PM/IbJ14M14k6dbxwr+JwlIIhL&#10;pxuuFFzO39MVCB+QNRrHpOBBHtbFeJRjpl3PR7qfQiUihH2GCuoQ2kxKX9Zk0c9cSxy9m+sshii7&#10;SuoO+wi3Rs6TZCktNhwXamxpW1P5e/qzCgbeJZvD1d16s/rZN+aRandIlZp8DJsvEIGG8A6/2nut&#10;YLGE55f4A2TxDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHCJ6lLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,31540,74463" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 413" style="position:absolute;left:20065;top:362;width:146;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="14567,74244" o:spid="_x0000_s1062" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14567,r,74244l,74244,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+4Ws+xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsIJvNWfFWq5GaatCKUqp7Q/YXraXw8vmuKx69dcbodDHYWa+YWaLztfqSG2sAhsYDTNQ&#10;xEWwFZcGvj7Xtw+goiBbrAOTgV+KsJj3bmaY23DiDzrupFQJwjFHA06kybWOhSOPcRga4uT9hNaj&#10;JNmW2rZ4SnBf67ssu9ceK04LDht6cVTsdwdvYONWy+cNrQ7fBZ7flpN3yaTeGjPod0+PoIQ6+Q//&#10;tV+tgfEUrl/SD9DzCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+4Ws+xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,14567,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 42" style="position:absolute;left:20493;top:362;width:612;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61277,74244" o:spid="_x0000_s1063" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l59347,r1930,12954l37338,12954r,61290l22822,74244r,-61290l,12954,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/i3wSwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCu7qpC2UEjMRW1rqoiiJgttL5poEM3dCZvLq13cWQpeH8062k2nEQJ2rLSt4WkcgiAur&#10;ay4VnE9fj28gnEfW2FgmBTM52KaLhwRjbUfOaMh9KUIIuxgVVN63sZSuqMigW9uWOHBX2xn0AXal&#10;1B2OIdw08jmKXqXBmkNDhS19VFTc8t4oMD/Rcfyce3/ZHS71d/k7uPfsqNRqOe02IDxN/l98d++1&#10;gpcwNnwJP0CmfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/i3wSwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,61277,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 414" style="position:absolute;left:21371;top:362;width:145;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="14542,74244" o:spid="_x0000_s1064" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14542,r,74244l,74244,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6R/BGxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKGXollbWuxqFFlQ9FLQ/qHenpvn7uLmZUmirn76plDwOMzMb5jJrDW1OJPzlWUFw0EC&#10;gji3uuJCwefHoj8C4QOyxtoyKbiSh9m025lgqu2FN3TehkJECPsUFZQhNKmUPi/JoB/Yhjh6B+sM&#10;hihdIbXDS4SbWj4lyas0WHFcKLGhrKT8uD0ZBT+3l/ky2389rtz65rLD+9DvvhdKPfTa+RhEoDbc&#10;w//tlVbw/AZ/X+IPkNNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALpH8EbHAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,14542,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 44" style="position:absolute;left:21858;top:352;width:532;height:762;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="53200,76238" o:spid="_x0000_s1065" fillcolor="#272635" stroked="f" strokeweight="0" path="m27673,v7481,,15075,1562,21362,4369l49556,4610,47447,18097r-901,-483c39624,14008,33287,12255,27216,12255v-6439,,-11328,3366,-11328,7849c15888,25057,19240,26950,30760,30912v14554,5080,22440,10160,22440,22504c53200,67043,42177,76238,25794,76238,17907,76238,8941,74295,533,70739l,70510,2096,57302r914,457c10465,61646,19634,64147,26353,64147v8178,,13474,-3607,13474,-9143c39827,49467,36360,47333,25959,43776,10427,38341,2502,33427,2502,21679,2502,8928,12865,,27673,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTpsAYwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCL2ZjdJIia5SQlu0eGkMYm9DdpqEZmdDdjVpf333IHh8vO/1djStuFLvGssK5lEMgri0&#10;uuFKQXF8mz2DcB5ZY2uZFPySg+3mYbLGVNuBP+ma+0qEEHYpKqi971IpXVmTQRfZjjhw37Y36APs&#10;K6l7HEK4aeUijpfSYMOhocaOsprKn/xiFPwVmXfvp/P+4yCzpHodv/LFLlHqcTq+rEB4Gv1dfHPv&#10;tIKnsD58CT9Abv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA06bAGMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,53200,76238" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 45" style="position:absolute;left:22706;top:362;width:609;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="60871,74244" o:spid="_x0000_s1066" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14389,r,28994l46330,28994,46330,,60871,r,74244l46330,74244r,-32004l14389,42240r,32004l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARyGg0wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8IS9iKaKSKlG8Q/CInjYruv50TzbYvNSmmjrtzeC4HGYmd8wi1VnKnGnxpWWFYxHEQji&#10;zOqScwWnv/0wBuE8ssbKMil4kIPVsve1wETbln/pnvpcBAi7BBUU3teJlC4ryKAb2Zo4eBfbGPRB&#10;NrnUDbYBbio5iaKZNFhyWCiwpm1B2TW9GQXt5jT4j/Hg0ug8iwfb4+7QTndKffe79RyEp85/wu/2&#10;j1YwHcPrS/gBcvkEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEchoNMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,60871,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 46" style="position:absolute;left:24072;top:348;width:587;height:771;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="58661,77076" o:spid="_x0000_s1067" fillcolor="#272635" stroked="f" strokeweight="0" path="m35751,v8483,,15290,1791,21361,5690l57531,5969,55232,19545r-990,-724c48387,14414,42672,12357,36195,12357v-13360,,-21361,9842,-21361,26251c14834,54787,23101,64833,36475,64833v6400,,13081,-2286,19240,-6604l56667,57556r1994,12687l58255,70485v-6439,4241,-14415,6591,-22504,6591c14376,77076,,61684,,38735,,15570,14376,,35751,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNHJJ9wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBvtdwQl8SNEkLAtLfiJBffFmsjmVgrY6mJ26+vCoUeh5l5w2x2k+vFjcbQeVbwnOUg&#10;iFuvOzYKzqfqaQUiRGSNvWdS8EUBdtvZwwZL7e9c0+0YjUgQDiUqsDEOpZShteQwZH4gTt7Fjw5j&#10;kqOResR7grteLvL8RTrsOC1YHOhgqb0eP50CMnXR2Kr4qJr8++26lstC1l6px/m0fwURaYr/4b/2&#10;u1awXMDvl/QD5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjRySfcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,58661,77076" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 47" style="position:absolute;left:24926;top:348;width:356;height:770;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="35675,77030" o:spid="_x0000_s1068" fillcolor="#272635" stroked="f" strokeweight="0" path="m35675,r,12522l20482,19633v-3696,4547,-5814,11034,-5814,18794c14668,46034,16888,52597,20634,57257r15041,7377l35675,77030,22669,74588c10108,69690,,57524,,38579,,19557,10108,7358,22669,2447l35675,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAl3blxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8grezKZVRFJXKYVCURT8c+ntkX1mo9m3Ibsx0U/fLQgeh5n5DTNf9rYSV2p86VjBW5KC&#10;IM6dLrlQcDx8j2YgfEDWWDkmBTfysFy8DOaYadfxjq77UIgIYZ+hAhNCnUnpc0MWfeJq4uidXGMx&#10;RNkUUjfYRbit5HuaTqXFkuOCwZq+DOWXfWsVbNLtqT3n5jKtz233u9q06/F9q9Twtf/8ABGoD8/w&#10;o/2jFUzG8P8l/gC5+AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAl3blxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,35675,77030" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 48" style="position:absolute;left:25282;top:348;width:357;height:771;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="35674,77064" o:spid="_x0000_s1069" fillcolor="#272635" stroked="f" strokeweight="0" path="m89,c17754,,35674,13183,35674,38443,35674,63805,17754,77064,89,77064l,77047,,64650r89,44c12573,64694,21006,54204,21006,38595,21006,23482,12205,12497,89,12497l,12538,,17,89,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAh7PCBxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;EMXvhX6HMAUvRbMtIroaxZaW6tE/B/c2bMbN1s0kbKJuv30jCB4fb97vzZstOtuIC7WhdqzgbZCB&#10;IC6drrlSsN9998cgQkTW2DgmBX8UYDF/fpphrt2VN3TZxkokCIccFZgYfS5lKA1ZDAPniZN3dK3F&#10;mGRbSd3iNcFtI9+zbCQt1pwaDHr6NFSetmeb3vid+Nf1l10Xm49DFpY/3hSnQqneS7ecgojUxcfx&#10;Pb3SCoZDuG1JAJDzfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAh7PCBxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,35674,77064" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 49" style="position:absolute;left:25957;top:362;width:439;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43917,74244" o:spid="_x0000_s1070" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14389,r,61557l41859,61557r2058,12687l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6Cz4DxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaNUkdQ1GKFUe6sV7PE1+5qEZN+mu6uJ/75bEHocZuYbZp0NphVXcr62rGA2TUAQ&#10;F1bXXCo4fbw8rkD4gKyxtUwKbuQh24we1phq2/M7XY+hFBHCPkUFVQhdKqUvKjLop7Yjjt63dQZD&#10;lK6U2mEf4aaV8yRZSoM1x4UKO9pVVDTHi1HgmnPf9vnXYffZ4OL17Wd+yvdGqcl42D6DCDSE//C9&#10;vdcKnhbw9yX+ALn5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHoLPgPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,43917,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 50" style="position:absolute;left:26652;top:362;width:612;height:757;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61176,75667" o:spid="_x0000_s1071" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14389,r,44641c14389,56579,20066,63144,30442,63144v10579,,16154,-6273,16154,-18211l46596,,61176,r,44641c61176,64084,49619,75667,30290,75667,11328,75667,,64288,,45225l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9i1YjwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ARvNasWka1RpKB4sIeqh3p7bJ6bZZOXZRN3139vCoUeh5n5hlltBmdFR22oPCuYTjIQ&#10;xIXXFZcKLufd2xJEiMgarWdS8KAAm/Xrywpz7Xv+pu4US5EgHHJUYGJscilDYchhmPiGOHk33zqM&#10;Sbal1C32Ce6snGXZQjqsOC0YbOjTUFGf7k7Bfmd85+6G8Pi1vF7r2s5/eqvUeDRsP0BEGuJ/+K99&#10;0AreF/D7Jf0AuX4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPYtWI8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,61176,75667" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 51" style="position:absolute;left:27615;top:362;width:895;height:745;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="89560,74511" o:spid="_x0000_s1072" fillcolor="#272635" stroked="f" strokeweight="0" path="m5855,l25426,,44869,56871,64554,,83706,r5854,74232l75159,74232,70917,18212,51079,74511r-13919,l17361,18212,13233,74232,,74232,5855,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAubqStxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U212JC6Cf4r2JvVIvH2yD6TtNm3Ibtq/PZuQehxmJnfMNOsN404U+dqywpehhEI&#10;4sLqmksF37uP5xiE88gaG8uk4EoOsvTxYYqJthf+ovPWlyJA2CWooPK+TaR0RUUG3dC2xME72s6g&#10;D7Irpe7wEuCmkaMomkiDNYeFCltaVFT8bk9GwXI0X20Wq/1ufDiOPykv1z/LOFdq8NTP3kF46v1/&#10;+N5eawWvb/D3JfwAmd4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALm6krcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,89560,74511" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 52" style="position:absolute;left:28899;top:362;width:264;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="26378,74244" o:spid="_x0000_s1073" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l24270,r2108,585l26378,12978r-2667,-735l13843,12243r,17323l23292,29566r3086,-762l26378,41790r-1676,-426l13843,41364r,20777l24536,62141r1842,-423l26378,73708r-1956,536l,74244,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAenBMdwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hCu5qxiKljEZRi7QIrfgAt5fJdTI6uRmS6Ix/bxYFl4fznsw6W4sb+VA5VjAcZCCIC6cr&#10;LhUc9qu3TxAhImusHZOCOwWYTV9fJphr1/KWbrtYihTCIUcFJsYmlzIUhiyGgWuIE3dy3mJM0JdS&#10;e2xTuK3le5Z9SIsVpwaDDS0NFZfd1SrYbq7fy0X5a06r47r1/Pdlz+uzUv1eNx+DiNTFp/jf/aMV&#10;jNLY9CX9ADl9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB6cEx3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,26378,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 53" style="position:absolute;left:29163;top:368;width:262;height:731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="26200,73123" o:spid="_x0000_s1074" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l16283,4522v4294,3306,6628,8120,6628,14146c22911,25780,19787,31037,13653,34314v8293,3023,12547,8814,12547,17209c26200,58647,23704,64181,18937,67934l,73123,,61133,8971,59073v2386,-1664,3564,-4172,3564,-7550c12535,47960,11338,45274,8963,43479l,41204,,28219,6226,26683c8303,25154,9347,22865,9347,19823v,-1746,-305,-3787,-1959,-5392l,12393,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmAae4wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LagIx&#10;FIb3Bd8hHKG7mvFC1dEoIha6cGFHH+CQnLno5GScRJ2+vREKXf78l49/ue5sLe7U+sqxguEgAUGs&#10;nam4UHA6fn3MQPiAbLB2TAp+ycN61XtbYmrcg3/onoVCxBH2KSooQ2hSKb0uyaIfuIY4erlrLYYo&#10;20KaFh9x3NZylCSf0mLFkVBiQ9uS9CW72Qg5jHQm6TA+7s9TvTtdcz13uVLv/W6zABGoC//hv/a3&#10;UTCZw+tL/AFy9QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmAae4wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,26200,73123" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 415" style="position:absolute;left:29789;top:362;width:146;height:742;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="14554,74244" o:spid="_x0000_s1075" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l14554,r,74244l,74244,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXJhoBwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4grsxVRyRahTxMTMrh6mC22tzbYvNTU2idv5+shhweTjv+bI1tXiQ85VlBcNBAoI4t7ri&#10;QsHxsHubgvABWWNtmRT8koflotuZY6rtk3/okYVCxBD2KSooQ2hSKX1ekkE/sA1x5C7WGQwRukJq&#10;h88Ybmo5SpKJNFhxbCixoXVJ+TW7GwU6u51Pn9t2vKr2rnGnj+/RJkil+r12NQMRqA0v8b/7Syt4&#10;j+vjl/gD5OIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1yYaAcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,14554,74244" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 55" style="position:absolute;left:30215;top:353;width:365;height:751;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="36475,75108" o:spid="_x0000_s1076" fillcolor="#272635" stroked="f" strokeweight="0" path="m29274,r7201,l36475,15119,25692,44056r10783,l36475,56870r-15494,l14224,75108,,75108,29274,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbGuqDxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96UZLWomu0loKBRHR6v2ZfU1Cs2/D7jaJ/nq3IHgcZuYbZr7sTS1acr6yrGA8SkAQ&#10;51ZXXCg4fH8OpyB8QNZYWyYFZ/KwXDwM5php2/GO2n0oRISwz1BBGUKTSenzkgz6kW2Io/djncEQ&#10;pSukdthFuKnlJElepMGK40KJDa1Kyn/3f0bBe33ZmNatj12RTtPX8+l56z5YqafH/m0GIlAf7uFb&#10;+0srSMfw/yX+ALm4AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsa6oPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,36475,75108" arrowok="t"/>
+              </v:shape>
+              <v:shape id="Shape 56" style="position:absolute;left:30580;top:353;width:371;height:765;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37071,76505" o:spid="_x0000_s1077" fillcolor="#272635" stroked="f" strokeweight="0" path="m,l8179,,37071,73304,22809,76505,15621,56870,,56870,,44056r10782,c9461,40272,4039,25692,64,14948l,15119,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvGm6TxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gre6qaKRWI20oqFHorF2Etvz+xrNph9G7JbE/31rlDwOMzMN0y2GmwjTtT52rGC50kC&#10;grh0uuZKwff+/WkBwgdkjY1jUnAmD6v8YZRhql3POzoVoRIRwj5FBSaENpXSl4Ys+olriaP36zqL&#10;IcqukrrDPsJtI6dJ8iIt1hwXDLa0NlQeiz+r4HDZ9nr7+fN2Nnu6NMevYb6ZGaXGj8PrEkSgIdzD&#10;/+0PrWA+hduX+ANkfgUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvGm6TxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path textboxrect="0,0,37071,76505" arrowok="t"/>
+              </v:shape>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00DA3D59">
-[...16 lines deleted...]
-    </w:smartTag>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="2EE92B85" w14:textId="4AEF2A73" w:rsidR="00FA32A8" w:rsidRDefault="00FA32A8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13B376BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45A07E04"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ABF51AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA72360C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39ED08F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1261B76"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D264A"/>
     <w:rsid w:val="000108E7"/>
     <w:rsid w:val="000A2384"/>
+    <w:rsid w:val="000A4AAE"/>
+    <w:rsid w:val="000D0EDD"/>
+    <w:rsid w:val="000F3C4B"/>
     <w:rsid w:val="001E7CAE"/>
+    <w:rsid w:val="002F7783"/>
+    <w:rsid w:val="00434E6F"/>
     <w:rsid w:val="004577E2"/>
+    <w:rsid w:val="00485BEF"/>
+    <w:rsid w:val="004B7518"/>
+    <w:rsid w:val="004C6FCD"/>
+    <w:rsid w:val="005A7C5C"/>
+    <w:rsid w:val="005B0012"/>
+    <w:rsid w:val="00631DA6"/>
+    <w:rsid w:val="006613EC"/>
     <w:rsid w:val="006B063F"/>
     <w:rsid w:val="0075627B"/>
+    <w:rsid w:val="007868D0"/>
     <w:rsid w:val="007D264A"/>
+    <w:rsid w:val="007D616C"/>
+    <w:rsid w:val="008019D3"/>
+    <w:rsid w:val="008144BB"/>
+    <w:rsid w:val="00883A3A"/>
+    <w:rsid w:val="00885AC5"/>
+    <w:rsid w:val="00887BE5"/>
+    <w:rsid w:val="0091746A"/>
+    <w:rsid w:val="009C4611"/>
+    <w:rsid w:val="00A1717B"/>
+    <w:rsid w:val="00A914E7"/>
+    <w:rsid w:val="00A95F00"/>
+    <w:rsid w:val="00AA0717"/>
     <w:rsid w:val="00AC7A86"/>
-    <w:rsid w:val="00C51283"/>
+    <w:rsid w:val="00B272C8"/>
+    <w:rsid w:val="00B3221C"/>
+    <w:rsid w:val="00C019F8"/>
+    <w:rsid w:val="00CB5922"/>
+    <w:rsid w:val="00D424FE"/>
     <w:rsid w:val="00D518DF"/>
     <w:rsid w:val="00DA3D59"/>
+    <w:rsid w:val="00DC4D9B"/>
+    <w:rsid w:val="00DD1A27"/>
+    <w:rsid w:val="00DE2740"/>
     <w:rsid w:val="00DE3AEC"/>
+    <w:rsid w:val="00E07156"/>
+    <w:rsid w:val="00E14BF0"/>
+    <w:rsid w:val="00E30CCB"/>
+    <w:rsid w:val="00E40640"/>
     <w:rsid w:val="00F02AEE"/>
+    <w:rsid w:val="00F35FF7"/>
+    <w:rsid w:val="00F472F6"/>
+    <w:rsid w:val="00F73F4E"/>
+    <w:rsid w:val="00FA0B83"/>
+    <w:rsid w:val="00FA27BB"/>
+    <w:rsid w:val="00FA32A8"/>
     <w:rsid w:val="00FC51F2"/>
+    <w:rsid w:val="00FF0CB0"/>
+    <w:rsid w:val="06B9EA14"/>
+    <w:rsid w:val="2403368F"/>
+    <w:rsid w:val="33F5D72E"/>
+    <w:rsid w:val="4F76E8FB"/>
+    <w:rsid w:val="51E0233B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F540CA7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F5CBE9B7-9A86-4277-8A88-5B35FBE04FB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1587,50 +6426,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="008144BB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1661,50 +6501,52 @@
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
@@ -1744,65 +6586,795 @@
     <w:rsid w:val="001E7CAE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="001E7CAE"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E7CAE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA27BB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A914E7"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00A914E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D424FE"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scs-senate-2021.sites.olt.ubc.ca/files/Supplemental-Information-Form-New-Course-1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senate.ubc.ca/vancouver/curriculum-submission-guide/curriculum-forms/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="71BC0A946DF0482AB40216E7FAEB12E6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D0AEEBE-2760-4B4C-B1BB-7CB9D2815663}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004B7518" w:rsidRDefault="004B7518" w:rsidP="004B7518">
+          <w:pPr>
+            <w:pStyle w:val="71BC0A946DF0482AB40216E7FAEB12E6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A1717B">
+            <w:rPr>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>20XX W (Cannot be a current session)</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59B913968EED44D083515003C666B65B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9A6E1005-308B-4CC1-A1FF-7222ABE3BB43}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004B7518" w:rsidRDefault="004B7518" w:rsidP="004B7518">
+          <w:pPr>
+            <w:pStyle w:val="59B913968EED44D083515003C666B65B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A1717B">
+            <w:rPr>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>YYYY-MM-DD</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="40E25B5554A4452DAEC3001E1986407F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8263C37-3A0D-4B1B-8013-A25A5B0D9E22}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004B7518" w:rsidRDefault="004B7518" w:rsidP="004B7518">
+          <w:pPr>
+            <w:pStyle w:val="40E25B5554A4452DAEC3001E1986407F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A1717B">
+            <w:rPr>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>YYYY-MM-DD</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007D104A"/>
+    <w:rsid w:val="004B7518"/>
+    <w:rsid w:val="007D104A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B7518"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59B913968EED44D083515003C666B65B">
+    <w:name w:val="59B913968EED44D083515003C666B65B"/>
+    <w:rsid w:val="004B7518"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71BC0A946DF0482AB40216E7FAEB12E6">
+    <w:name w:val="71BC0A946DF0482AB40216E7FAEB12E6"/>
+    <w:rsid w:val="004B7518"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40E25B5554A4452DAEC3001E1986407F">
+    <w:name w:val="40E25B5554A4452DAEC3001E1986407F"/>
+    <w:rsid w:val="004B7518"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2056,96 +7628,408 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C107646D0035FA4C8F1F95DBA74C7670" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e6b36b687718f00a051c202faa3f99da">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="a169fe49-86d9-4b9f-a163-9271c3e82536" xmlns:ns4="9ec2d0b7-503f-4434-bd5e-691963e6366e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46b0d48908f081ce689d9f4847853d0e" ns3:_="" ns4:_="">
+    <xsd:import namespace="a169fe49-86d9-4b9f-a163-9271c3e82536"/>
+    <xsd:import namespace="9ec2d0b7-503f-4434-bd5e-691963e6366e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns4:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a169fe49-86d9-4b9f-a163-9271c3e82536" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9ec2d0b7-503f-4434-bd5e-691963e6366e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="17" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="24" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="9ec2d0b7-503f-4434-bd5e-691963e6366e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C84F7C7C-0FFC-4B9F-AD1D-1468EE0EF5B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3238663F-00B6-490E-BD0D-390BABD7BD09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a169fe49-86d9-4b9f-a163-9271c3e82536"/>
+    <ds:schemaRef ds:uri="9ec2d0b7-503f-4434-bd5e-691963e6366e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10038C8B-977C-4243-941B-4BEDE2D024A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="9ec2d0b7-503f-4434-bd5e-691963e6366e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a169fe49-86d9-4b9f-a163-9271c3e82536"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>200</Words>
-  <Characters>1220</Characters>
+  <Words>255</Words>
+  <Characters>1505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UBC Curriculum Proposal Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1403</CharactersWithSpaces>
+  <CharactersWithSpaces>1757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UBC Curriculum Proposal Form</dc:title>
   <dc:subject/>
   <dc:creator>Ramey</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C107646D0035FA4C8F1F95DBA74C7670</vt:lpwstr>
+  </property>
+</Properties>
+</file>