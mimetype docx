--- v0 (2026-08-05)
+++ v1 (2026-09-18)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="263AF3B2" w14:textId="4B31F66D" w:rsidR="00DA7BEA" w:rsidRPr="00565F34" w:rsidRDefault="00FB00FC" w:rsidP="00F73151">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00565F34">
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidR="00481BA1">
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="00565F34">
         <w:t xml:space="preserve"> Checklist </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00565F34">
         <w:t xml:space="preserve">for UBC Science </w:t>
       </w:r>
       <w:r w:rsidR="007F1D99" w:rsidRPr="00565F34">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00565F34">
         <w:t xml:space="preserve">aculty </w:t>
       </w:r>
       <w:r w:rsidR="007F1D99" w:rsidRPr="00565F34">
@@ -313,51 +313,51 @@
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="18ED06F9" w14:textId="61CEB50A" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Completed job search plan using </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00DA7BEA" w:rsidRPr="009E346C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Job Search Plan template</w:t>
         </w:r>
@@ -365,51 +365,51 @@
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58314138" w14:textId="209463C5" w:rsidR="00DA7BEA" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Completed draft advertisement using </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00DA7BEA" w:rsidRPr="009E346C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Generic Job Ad template</w:t>
         </w:r>
@@ -472,51 +472,51 @@
         </w:rPr>
         <w:t xml:space="preserve">advertisement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749FD51C" w14:textId="42467AB7" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">After receiving approval from </w:t>
       </w:r>
       <w:r w:rsidR="00505A24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Manager, HR Services </w:t>
       </w:r>
       <w:r w:rsidR="00942BA7" w:rsidRPr="00942BA7">
         <w:t>for both</w:t>
       </w:r>
       <w:r w:rsidR="00942BA7">
         <w:t xml:space="preserve"> docs </w:t>
       </w:r>
@@ -526,100 +526,100 @@
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>, enter ad as a position into WorkDay for UBC formal approvals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BF9639" w14:textId="673D23FF" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Check4"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D3620">
         <w:t xml:space="preserve">Once approved in WorkDay, then OK to post on </w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Academic Jobs Online or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t>MathJobs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> (AJO/MJ</w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00333148">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB6351A" w14:textId="30C1F9C9" w:rsidR="00F321A7" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="002D3620">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Check5"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="005C11CD">
         <w:t>WorkDay</w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D3620">
         <w:t xml:space="preserve">and AJO/MJ </w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t>position number</w:t>
       </w:r>
       <w:r w:rsidR="0014652E">
@@ -636,72 +636,72 @@
         <w:t xml:space="preserve">Senior Manager, HR Services </w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t>for tracking purposes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5123BAF7" w14:textId="65A86F79" w:rsidR="00FB7950" w:rsidRPr="00087375" w:rsidRDefault="00DA7BEA" w:rsidP="000F5C60">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C86E12" w14:textId="6306794E" w:rsidR="00FB7950" w:rsidRPr="00087375" w:rsidRDefault="000F5C60" w:rsidP="00713BED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FB7950" w:rsidRPr="00087375">
         <w:t xml:space="preserve">. Search committee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E33884C" w14:textId="66FFF764" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
+    <w:p w14:paraId="3E33884C" w14:textId="46A5BAE0" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Check19"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk157077812"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT committee members </w:t>
       </w:r>
       <w:r w:rsidR="00F04E04">
         <w:t xml:space="preserve">to complete the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00F04E04" w:rsidRPr="00F04E04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UBC Hiring Equity Course</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F04E04">
@@ -758,51 +758,51 @@
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5A00AAB1" w14:textId="378B8AD7" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Check20"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>COMMITTEE identifies and addresses any member’s potential conflicts with applicants, consulting</w:t>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00F04E04">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
@@ -816,133 +816,133 @@
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>if needed on conflict management plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A13565" w14:textId="69D0883D" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Check21"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>COMMITTEE defines and finalizes search criteria before review of applications (includes assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">of how </w:t>
       </w:r>
       <w:r w:rsidR="00A563B7" w:rsidRPr="00087375">
         <w:t>applicant</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> contributes to equity, diversity and inclusion)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518A4F83" w14:textId="0E41A098" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Check22"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">COMMITTEE establishes plan for </w:t>
       </w:r>
       <w:r w:rsidR="00A75474">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="000F5C60">
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> process</w:t>
       </w:r>
       <w:r w:rsidR="000F5C60">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000F5C60">
         <w:t xml:space="preserve">such as maintaining </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>privacy and documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC451EE" w14:textId="2F54A601" w:rsidR="006D775D" w:rsidRPr="005C11CD" w:rsidRDefault="008973EA" w:rsidP="006D775D">
+    <w:p w14:paraId="4DC451EE" w14:textId="44FAAE9D" w:rsidR="006D775D" w:rsidRPr="005C11CD" w:rsidRDefault="008973EA" w:rsidP="006D775D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C11CD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="005C11CD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -1116,58 +1116,58 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Check10"/>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
-[...6 lines deleted...]
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007D4ADC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="002D3620">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F0C00">
@@ -1245,58 +1245,58 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check11"/>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
-[...6 lines deleted...]
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007D4ADC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="002D3620">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
@@ -1485,58 +1485,58 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
-[...6 lines deleted...]
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007D4ADC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002D3620">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F0C00">
         <w:rPr>
@@ -1757,51 +1757,51 @@
     <w:p w14:paraId="3FC1902D" w14:textId="52076331" w:rsidR="000B3BFB" w:rsidRPr="00A60DC4" w:rsidRDefault="00FB7950" w:rsidP="000B3BFB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Check23"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prior</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> to finalizing or inviting candidates</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>, DEPARTMENT sends</w:t>
@@ -2052,102 +2052,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE968C7" w14:textId="00753C80" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Check24"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Once approval received</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
       <w:r w:rsidR="000E022F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">, DEPARTMENT invites shortlisted candidates </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586554F6" w14:textId="5E1226AA" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Check25"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT updates </w:t>
       </w:r>
       <w:r w:rsidR="000E022F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
       <w:r w:rsidR="000E022F" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
@@ -2161,51 +2161,51 @@
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>of any withdrawals or proposed changes after approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E6BBEA" w14:textId="28383532" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00303E59">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="Check26"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT </w:t>
       </w:r>
       <w:r w:rsidR="00717604">
         <w:t xml:space="preserve">provides </w:t>
       </w:r>
       <w:r w:rsidR="00F321A7">
         <w:t>candidates</w:t>
       </w:r>
       <w:r w:rsidR="00717604">
         <w:t xml:space="preserve"> with an information package including </w:t>
       </w:r>
       <w:r w:rsidR="00D6632D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
@@ -2254,51 +2254,51 @@
       <w:r w:rsidRPr="00087375">
         <w:t xml:space="preserve"> offer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B211EA" w14:textId="016FE1ED" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="Check29"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">HEAD provides final assessment of the top candidate(s) </w:t>
       </w:r>
       <w:r w:rsidR="0014652E">
         <w:t xml:space="preserve">(and their CVs) </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>and request to make offer with brief</w:t>
       </w:r>
       <w:r w:rsidR="007E63EB" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">rationale </w:t>
       </w:r>
       <w:r w:rsidR="00410740" w:rsidRPr="001A22A2">
@@ -2361,96 +2361,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7865F394" w14:textId="59245B61" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="Check30"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Authorization received from </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Laura</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> to initiate negotiations with that candidate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3E7018" w14:textId="60619555" w:rsidR="00DA7BEA" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="Check31"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">HEAD consults with </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Laura</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> regarding starting salary (if higher than the current baseline) and other</w:t>
       </w:r>
       <w:r w:rsidR="007E63EB" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2487,51 +2487,51 @@
         </w:rPr>
         <w:t>7. Offer letter review and approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485F4852" w14:textId="4D9A51E0" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="Check32"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prior</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> to sending to candidate</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">, HEAD submits draft offer letter </w:t>
@@ -2561,51 +2561,51 @@
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>for review/authorization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254E41B8" w14:textId="401986C7" w:rsidR="005B7E6A" w:rsidRPr="005B7E6A" w:rsidRDefault="00FB7950" w:rsidP="005B7E6A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="Check33"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B7E6A">
         <w:t xml:space="preserve">After acceptance, </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">HEAD sends copy of signed letter to </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Laura</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> for Dean’s Office recruitment tracking</w:t>
       </w:r>
@@ -2642,51 +2642,51 @@
       <w:r w:rsidR="00FB7950" w:rsidRPr="00087375">
         <w:t>. Preparation for hire in advance of arrival</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3B60A0" w14:textId="1D42D17D" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="Check34"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00115F52" w:rsidRPr="00A04FF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dean’s Office </w:t>
       </w:r>
       <w:r w:rsidR="00A04FF5" w:rsidRPr="00A04FF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00115F52" w:rsidRPr="00A04FF5">
         <w:rPr>
@@ -2742,51 +2742,51 @@
       <w:r w:rsidR="00A04FF5">
         <w:t>department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D9558A" w14:textId="1F6D15C6" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="008C4612">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Check35"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT emails </w:t>
       </w:r>
       <w:r w:rsidR="005B7E6A">
         <w:t xml:space="preserve">confidential </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">hiring file documents to </w:t>
       </w:r>
       <w:r w:rsidR="00F815B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
@@ -2817,51 +2817,51 @@
       <w:r w:rsidR="00DE1634">
         <w:t>hecklist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB33F63" w14:textId="026755F7" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00087375">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Check36"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT enters hire into WorkDay </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00945626">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>shortly before start date</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> and uploads non-confidential</w:t>
       </w:r>
       <w:r w:rsidR="007E63EB" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
@@ -2919,51 +2919,51 @@
       <w:r w:rsidR="00DD5F89">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A2C63C" w14:textId="4FBEC75D" w:rsidR="00DA7BEA" w:rsidRDefault="00FB7950" w:rsidP="00087375">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="Check37"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00087375" w:rsidRPr="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">If hiring above Assistant Professor level, contact </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00415D7D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Svetlana Minchenko</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00DA7BEA" w:rsidRPr="00D6632D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3003,51 +3003,51 @@
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>Presidential/SAC approval on rank and tenure received</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1064F01B" w14:textId="241F3AB7" w:rsidR="00725330" w:rsidRPr="00087375" w:rsidRDefault="00725330" w:rsidP="00087375">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000A29AD">
+      <w:r w:rsidR="007D4ADC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>DEPARTMENT prepares onboarding plan for incoming faculty member(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1169350B" w14:textId="517E7952" w:rsidR="007621D1" w:rsidRPr="000A29AD" w:rsidRDefault="000A29AD" w:rsidP="000A29AD">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3123,146 +3123,146 @@
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://science.ubc.ca/faculty/recruiting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="007621D1" w:rsidRPr="000A29AD" w:rsidSect="00C74365">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6EA65C47" w14:textId="77777777" w:rsidR="00D015BF" w:rsidRDefault="00D015BF" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B7FD292" w14:textId="77777777" w:rsidR="00D015BF" w:rsidRDefault="00D015BF" w:rsidP="00DD1BCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1686861670"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6088E5C6" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="00152E4A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -3275,52 +3275,52 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EE3CAFF" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="005B00D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C0269A0" w14:textId="606C0199" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="00544062" w:rsidP="00544062">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C0269A0" w14:textId="2981EC0B" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="00544062" w:rsidP="00544062">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CHECKLIST: UBC Science Faculty</w:t>
     </w:r>
@@ -3493,73 +3493,89 @@
     </w:sdt>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00260398" w:rsidRPr="00544062">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Last updated</w:t>
     </w:r>
     <w:r w:rsidR="00F71D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F26F4D">
+    <w:r w:rsidR="007D4ADC">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>June 4</w:t>
+      <w:t>September</w:t>
+    </w:r>
+    <w:r w:rsidR="00F26F4D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007D4ADC">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F815B8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C26DED5" w14:textId="6E809E51" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="000A29AD" w:rsidP="00544062">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1C26DED5" w14:textId="3B5354BB" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="007D4ADC" w:rsidP="00544062">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1159770084"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
@@ -3721,107 +3737,91 @@
     </w:sdt>
     <w:r w:rsidR="00544062">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00544062" w:rsidRPr="00544062">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Last updated</w:t>
     </w:r>
     <w:r w:rsidR="00F71D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="005C11CD">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>June</w:t>
-[...15 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>September 2</w:t>
     </w:r>
     <w:r w:rsidR="000E022F">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0239C940" w14:textId="77777777" w:rsidR="00D015BF" w:rsidRDefault="00D015BF" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="226E73D2" w14:textId="77777777" w:rsidR="00D015BF" w:rsidRDefault="00D015BF" w:rsidP="00DD1BCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="405F32C4" w14:textId="77777777" w:rsidR="00DD1BCF" w:rsidRDefault="00DD1BCF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0631D091" wp14:editId="401AECB2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>15903</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>15904</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7728997" cy="1184744"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1346428753" name="Picture 1346428753" descr="Letterhead2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3857,51 +3857,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="54CB9B30" w14:textId="77777777" w:rsidR="00DD1BCF" w:rsidRDefault="00DD1BCF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F72DF9" wp14:editId="1CAB83F9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>7951</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>15903</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7783195" cy="1184744"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="933703993" name="Picture 933703993" descr="S2017-02-00604 Letterhead PROOF_Page_1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3937,51 +3937,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096342AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DC69B0C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5844,116 +5844,115 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1975089512">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1603491113">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1187791053">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="359664460">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1741830898">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1161316622">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="196699932">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="104617546">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="208422295">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1989701925">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="663627104">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2022127730">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1974869614">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2005008549">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1455099550">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="978538791">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="776028639">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="533007733">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD1BCF"/>
     <w:rsid w:val="00023044"/>
     <w:rsid w:val="00081000"/>
     <w:rsid w:val="00087375"/>
     <w:rsid w:val="00087689"/>
     <w:rsid w:val="0009577E"/>
@@ -5983,96 +5982,99 @@
     <w:rsid w:val="001E2D0C"/>
     <w:rsid w:val="002312DE"/>
     <w:rsid w:val="002578FD"/>
     <w:rsid w:val="00260398"/>
     <w:rsid w:val="00267066"/>
     <w:rsid w:val="00271BA9"/>
     <w:rsid w:val="002A6430"/>
     <w:rsid w:val="002B1F3C"/>
     <w:rsid w:val="002B6BEC"/>
     <w:rsid w:val="002D02F0"/>
     <w:rsid w:val="002D3620"/>
     <w:rsid w:val="002F28EA"/>
     <w:rsid w:val="002F5D15"/>
     <w:rsid w:val="00303E59"/>
     <w:rsid w:val="00305A30"/>
     <w:rsid w:val="00313BD3"/>
     <w:rsid w:val="003225F7"/>
     <w:rsid w:val="00333148"/>
     <w:rsid w:val="003412AD"/>
     <w:rsid w:val="003927C0"/>
     <w:rsid w:val="003C5F3D"/>
     <w:rsid w:val="00410740"/>
     <w:rsid w:val="00415D7D"/>
     <w:rsid w:val="004276F5"/>
     <w:rsid w:val="00430932"/>
+    <w:rsid w:val="0043218F"/>
     <w:rsid w:val="004419A1"/>
     <w:rsid w:val="00481BA1"/>
     <w:rsid w:val="0048415E"/>
     <w:rsid w:val="00486359"/>
     <w:rsid w:val="004E42DD"/>
     <w:rsid w:val="004E6004"/>
     <w:rsid w:val="00504D49"/>
     <w:rsid w:val="00505A24"/>
     <w:rsid w:val="00511CCC"/>
     <w:rsid w:val="00521EB7"/>
     <w:rsid w:val="00540E9E"/>
     <w:rsid w:val="00544062"/>
     <w:rsid w:val="005519E0"/>
+    <w:rsid w:val="0055227B"/>
     <w:rsid w:val="005615C8"/>
     <w:rsid w:val="00565F34"/>
     <w:rsid w:val="005667CC"/>
     <w:rsid w:val="005B00D4"/>
     <w:rsid w:val="005B4FD7"/>
     <w:rsid w:val="005B5668"/>
     <w:rsid w:val="005B7E6A"/>
     <w:rsid w:val="005C11CD"/>
     <w:rsid w:val="005C6C6B"/>
     <w:rsid w:val="005E6AE7"/>
     <w:rsid w:val="005F0C00"/>
     <w:rsid w:val="005F31EB"/>
     <w:rsid w:val="00610763"/>
     <w:rsid w:val="00640D2C"/>
     <w:rsid w:val="00664D7A"/>
     <w:rsid w:val="00666106"/>
     <w:rsid w:val="00681364"/>
     <w:rsid w:val="00690B18"/>
     <w:rsid w:val="006C7CFC"/>
     <w:rsid w:val="006D775D"/>
     <w:rsid w:val="006E466A"/>
     <w:rsid w:val="006F3F47"/>
     <w:rsid w:val="006F49E9"/>
     <w:rsid w:val="006F5863"/>
     <w:rsid w:val="00713BED"/>
     <w:rsid w:val="00717604"/>
     <w:rsid w:val="00725330"/>
     <w:rsid w:val="00750EE2"/>
     <w:rsid w:val="007517F3"/>
     <w:rsid w:val="007621D1"/>
     <w:rsid w:val="0079150B"/>
     <w:rsid w:val="007B42EF"/>
     <w:rsid w:val="007C2278"/>
+    <w:rsid w:val="007D4ADC"/>
     <w:rsid w:val="007E63EB"/>
     <w:rsid w:val="007F1D99"/>
     <w:rsid w:val="00831C5D"/>
     <w:rsid w:val="0083302A"/>
     <w:rsid w:val="00834ECF"/>
     <w:rsid w:val="0085491B"/>
     <w:rsid w:val="00860CE9"/>
     <w:rsid w:val="00875DB1"/>
     <w:rsid w:val="008973EA"/>
     <w:rsid w:val="008A0411"/>
     <w:rsid w:val="008C4612"/>
     <w:rsid w:val="008C5CCD"/>
     <w:rsid w:val="009001C2"/>
     <w:rsid w:val="00916350"/>
     <w:rsid w:val="00942BA7"/>
     <w:rsid w:val="00945626"/>
     <w:rsid w:val="00963281"/>
     <w:rsid w:val="00983F15"/>
     <w:rsid w:val="009842EC"/>
     <w:rsid w:val="00987711"/>
     <w:rsid w:val="009E346C"/>
     <w:rsid w:val="00A04FF5"/>
     <w:rsid w:val="00A2597A"/>
     <w:rsid w:val="00A50269"/>
     <w:rsid w:val="00A563B7"/>
@@ -6144,51 +6146,51 @@
     <w:rsid w:val="00F763A3"/>
     <w:rsid w:val="00F815B8"/>
     <w:rsid w:val="00F87962"/>
     <w:rsid w:val="00F96380"/>
     <w:rsid w:val="00FB00FC"/>
     <w:rsid w:val="00FB467C"/>
     <w:rsid w:val="00FB7950"/>
     <w:rsid w:val="00FE03B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="755B65CE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{149F22D4-5C81-6145-BBDE-5455C2811DF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6276,98 +6278,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6931,51 +6936,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1292589322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aven.bendickson@ubc.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruit.stats@science.ubc.ca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/science.ubc.ca/files/faculty/Life2023-4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/wpl-eio-he" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/default/files/faculty/2023FoS_FIPPA-Assessment_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:watt@science.ubc.ca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/wpl-eio-he" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minchenko@science.ubc.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.ubc.ca/federal-research-chair-programs/canada-research-chairs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tammy.louis@ubc.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aven.bendickson@ubc.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruit.stats@science.ubc.ca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/science.ubc.ca/files/faculty/Life2023-4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/default/files/faculty/2023FoS_FIPPA-Assessment_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:watt@science.ubc.ca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minchenko@science.ubc.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.ubc.ca/federal-research-chair-programs/canada-research-chairs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tammy.louis@ubc.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7258,70 +7263,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C8FB81-0134-4BB4-99BA-99D3602D1034}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1155</Words>
-  <Characters>6584</Characters>
+  <Words>1158</Words>
+  <Characters>6604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>54</Lines>
+  <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7724</CharactersWithSpaces>
+  <CharactersWithSpaces>7747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chen, Sarah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>