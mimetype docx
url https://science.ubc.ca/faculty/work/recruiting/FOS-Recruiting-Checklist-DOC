--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -313,51 +313,51 @@
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="18ED06F9" w14:textId="61CEB50A" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Completed job search plan using </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00DA7BEA" w:rsidRPr="009E346C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Job Search Plan template</w:t>
         </w:r>
@@ -365,51 +365,51 @@
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58314138" w14:textId="209463C5" w:rsidR="00DA7BEA" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Completed draft advertisement using </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00DA7BEA" w:rsidRPr="009E346C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Generic Job Ad template</w:t>
         </w:r>
@@ -472,51 +472,51 @@
         </w:rPr>
         <w:t xml:space="preserve">advertisement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749FD51C" w14:textId="42467AB7" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">After receiving approval from </w:t>
       </w:r>
       <w:r w:rsidR="00505A24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Manager, HR Services </w:t>
       </w:r>
       <w:r w:rsidR="00942BA7" w:rsidRPr="00942BA7">
         <w:t>for both</w:t>
       </w:r>
       <w:r w:rsidR="00942BA7">
         <w:t xml:space="preserve"> docs </w:t>
       </w:r>
@@ -526,100 +526,100 @@
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>, enter ad as a position into WorkDay for UBC formal approvals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BF9639" w14:textId="673D23FF" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Check4"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D3620">
         <w:t xml:space="preserve">Once approved in WorkDay, then OK to post on </w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Academic Jobs Online or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t>MathJobs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> (AJO/MJ</w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00333148">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB6351A" w14:textId="30C1F9C9" w:rsidR="00F321A7" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="002D3620">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Check5"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="005C11CD">
         <w:t>WorkDay</w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D3620">
         <w:t xml:space="preserve">and AJO/MJ </w:t>
       </w:r>
       <w:r w:rsidR="002D3620" w:rsidRPr="00087375">
         <w:t>position number</w:t>
       </w:r>
       <w:r w:rsidR="0014652E">
@@ -657,51 +657,51 @@
       <w:r w:rsidR="00FB7950" w:rsidRPr="00087375">
         <w:t xml:space="preserve">. Search committee </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E33884C" w14:textId="46A5BAE0" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Check19"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk157077812"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT committee members </w:t>
       </w:r>
       <w:r w:rsidR="00F04E04">
         <w:t xml:space="preserve">to complete the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00F04E04" w:rsidRPr="00F04E04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UBC Hiring Equity Course</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F04E04">
@@ -758,51 +758,51 @@
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5A00AAB1" w14:textId="378B8AD7" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Check20"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>COMMITTEE identifies and addresses any member’s potential conflicts with applicants, consulting</w:t>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00F04E04">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
@@ -816,98 +816,98 @@
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>if needed on conflict management plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A13565" w14:textId="69D0883D" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Check21"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>COMMITTEE defines and finalizes search criteria before review of applications (includes assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">of how </w:t>
       </w:r>
       <w:r w:rsidR="00A563B7" w:rsidRPr="00087375">
         <w:t>applicant</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> contributes to equity, diversity and inclusion)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518A4F83" w14:textId="0E41A098" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Check22"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">COMMITTEE establishes plan for </w:t>
       </w:r>
       <w:r w:rsidR="00A75474">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="000F5C60">
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> process</w:t>
       </w:r>
       <w:r w:rsidR="000F5C60">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
@@ -1116,58 +1116,58 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Check10"/>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
-[...6 lines deleted...]
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00900886">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="002D3620">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F0C00">
@@ -1245,58 +1245,58 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check11"/>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
-[...6 lines deleted...]
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00900886">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="002D3620">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
@@ -1485,58 +1485,58 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
-[...6 lines deleted...]
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00900886">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002D3620">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F0C00">
         <w:rPr>
@@ -1757,51 +1757,51 @@
     <w:p w14:paraId="3FC1902D" w14:textId="52076331" w:rsidR="000B3BFB" w:rsidRPr="00A60DC4" w:rsidRDefault="00FB7950" w:rsidP="000B3BFB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Check23"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prior</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> to finalizing or inviting candidates</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>, DEPARTMENT sends</w:t>
@@ -2052,160 +2052,160 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE968C7" w14:textId="00753C80" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Check24"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Once approval received</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
       <w:r w:rsidR="000E022F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">, DEPARTMENT invites shortlisted candidates </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586554F6" w14:textId="5E1226AA" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Check25"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT updates </w:t>
       </w:r>
       <w:r w:rsidR="000E022F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
       <w:r w:rsidR="000E022F" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00415D7D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deborah </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>of any withdrawals or proposed changes after approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E6BBEA" w14:textId="28383532" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00303E59">
+    <w:p w14:paraId="46E6BBEA" w14:textId="73753A0B" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00303E59">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="Check26"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT </w:t>
       </w:r>
       <w:r w:rsidR="00717604">
         <w:t xml:space="preserve">provides </w:t>
       </w:r>
       <w:r w:rsidR="00F321A7">
         <w:t>candidates</w:t>
       </w:r>
       <w:r w:rsidR="00717604">
         <w:t xml:space="preserve"> with an information package including </w:t>
       </w:r>
       <w:r w:rsidR="00D6632D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
@@ -2254,51 +2254,51 @@
       <w:r w:rsidRPr="00087375">
         <w:t xml:space="preserve"> offer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B211EA" w14:textId="016FE1ED" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="Check29"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">HEAD provides final assessment of the top candidate(s) </w:t>
       </w:r>
       <w:r w:rsidR="0014652E">
         <w:t xml:space="preserve">(and their CVs) </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>and request to make offer with brief</w:t>
       </w:r>
       <w:r w:rsidR="007E63EB" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">rationale </w:t>
       </w:r>
       <w:r w:rsidR="00410740" w:rsidRPr="001A22A2">
@@ -2361,96 +2361,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7865F394" w14:textId="59245B61" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="Check30"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">Authorization received from </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Laura</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> to initiate negotiations with that candidate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3E7018" w14:textId="60619555" w:rsidR="00DA7BEA" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="Check31"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">HEAD consults with </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Laura</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> regarding starting salary (if higher than the current baseline) and other</w:t>
       </w:r>
       <w:r w:rsidR="007E63EB" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2487,51 +2487,51 @@
         </w:rPr>
         <w:t>7. Offer letter review and approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485F4852" w14:textId="4D9A51E0" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="Check32"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prior</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> to sending to candidate</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">, HEAD submits draft offer letter </w:t>
@@ -2561,51 +2561,51 @@
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>for review/authorization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254E41B8" w14:textId="401986C7" w:rsidR="005B7E6A" w:rsidRPr="005B7E6A" w:rsidRDefault="00FB7950" w:rsidP="005B7E6A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="Check33"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B7E6A">
         <w:t xml:space="preserve">After acceptance, </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">HEAD sends copy of signed letter to </w:t>
       </w:r>
       <w:r w:rsidR="002F5D15" w:rsidRPr="00087375">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Laura</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> for Dean’s Office recruitment tracking</w:t>
       </w:r>
@@ -2642,51 +2642,51 @@
       <w:r w:rsidR="00FB7950" w:rsidRPr="00087375">
         <w:t>. Preparation for hire in advance of arrival</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3B60A0" w14:textId="1D42D17D" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00CC4ED4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="Check34"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00115F52" w:rsidRPr="00A04FF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dean’s Office </w:t>
       </w:r>
       <w:r w:rsidR="00A04FF5" w:rsidRPr="00A04FF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00115F52" w:rsidRPr="00A04FF5">
         <w:rPr>
@@ -2742,51 +2742,51 @@
       <w:r w:rsidR="00A04FF5">
         <w:t>department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D9558A" w14:textId="1F6D15C6" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="008C4612">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Check35"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT emails </w:t>
       </w:r>
       <w:r w:rsidR="005B7E6A">
         <w:t xml:space="preserve">confidential </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">hiring file documents to </w:t>
       </w:r>
       <w:r w:rsidR="00F815B8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senior Manager, HR Services</w:t>
       </w:r>
@@ -2817,51 +2817,51 @@
       <w:r w:rsidR="00DE1634">
         <w:t>hecklist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB33F63" w14:textId="026755F7" w:rsidR="00DA7BEA" w:rsidRPr="00087375" w:rsidRDefault="00FB7950" w:rsidP="00087375">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Check36"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">DEPARTMENT enters hire into WorkDay </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00945626">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>shortly before start date</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> and uploads non-confidential</w:t>
       </w:r>
       <w:r w:rsidR="007E63EB" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
@@ -2919,51 +2919,51 @@
       <w:r w:rsidR="00DD5F89">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A2C63C" w14:textId="4FBEC75D" w:rsidR="00DA7BEA" w:rsidRDefault="00FB7950" w:rsidP="00087375">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="Check37"/>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00087375" w:rsidRPr="00087375">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve">If hiring above Assistant Professor level, contact </w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00415D7D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Svetlana Minchenko</w:t>
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00DA7BEA" w:rsidRPr="00D6632D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3003,51 +3003,51 @@
       </w:r>
       <w:r w:rsidR="00DA7BEA" w:rsidRPr="00087375">
         <w:t>Presidential/SAC approval on rank and tenure received</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1064F01B" w14:textId="241F3AB7" w:rsidR="00725330" w:rsidRPr="00087375" w:rsidRDefault="00725330" w:rsidP="00087375">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D4ADC">
+      <w:r w:rsidR="00900886">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00087375">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>DEPARTMENT prepares onboarding plan for incoming faculty member(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1169350B" w14:textId="517E7952" w:rsidR="007621D1" w:rsidRPr="000A29AD" w:rsidRDefault="000A29AD" w:rsidP="000A29AD">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3276,51 +3276,51 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EE3CAFF" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="005B00D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C0269A0" w14:textId="2981EC0B" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="00544062" w:rsidP="00544062">
+  <w:p w14:paraId="6C0269A0" w14:textId="5BA99253" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="00544062" w:rsidP="00544062">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CHECKLIST: UBC Science Faculty</w:t>
     </w:r>
@@ -3493,89 +3493,73 @@
     </w:sdt>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00260398" w:rsidRPr="00544062">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Last updated</w:t>
     </w:r>
     <w:r w:rsidR="00F71D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="007D4ADC">
+    <w:r w:rsidR="00900886">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>September</w:t>
-[...15 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>October 20</w:t>
     </w:r>
     <w:r w:rsidR="00F815B8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C26DED5" w14:textId="3B5354BB" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="007D4ADC" w:rsidP="00544062">
+  <w:p w14:paraId="1C26DED5" w14:textId="6AD4D2E9" w:rsidR="00544062" w:rsidRPr="00544062" w:rsidRDefault="00900886" w:rsidP="00544062">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1159770084"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
@@ -3743,51 +3727,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00544062" w:rsidRPr="00544062">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Last updated</w:t>
     </w:r>
     <w:r w:rsidR="00F71D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>September 2</w:t>
+      <w:t>October 20</w:t>
     </w:r>
     <w:r w:rsidR="000E022F">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0239C940" w14:textId="77777777" w:rsidR="00D015BF" w:rsidRDefault="00D015BF" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="226E73D2" w14:textId="77777777" w:rsidR="00D015BF" w:rsidRDefault="00D015BF" w:rsidP="00DD1BCF">
       <w:r>
@@ -5903,56 +5887,56 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1974869614">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2005008549">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1455099550">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="978538791">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="776028639">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="533007733">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD1BCF"/>
     <w:rsid w:val="00023044"/>
     <w:rsid w:val="00081000"/>
     <w:rsid w:val="00087375"/>
     <w:rsid w:val="00087689"/>
     <w:rsid w:val="0009577E"/>
@@ -5984,140 +5968,144 @@
     <w:rsid w:val="002578FD"/>
     <w:rsid w:val="00260398"/>
     <w:rsid w:val="00267066"/>
     <w:rsid w:val="00271BA9"/>
     <w:rsid w:val="002A6430"/>
     <w:rsid w:val="002B1F3C"/>
     <w:rsid w:val="002B6BEC"/>
     <w:rsid w:val="002D02F0"/>
     <w:rsid w:val="002D3620"/>
     <w:rsid w:val="002F28EA"/>
     <w:rsid w:val="002F5D15"/>
     <w:rsid w:val="00303E59"/>
     <w:rsid w:val="00305A30"/>
     <w:rsid w:val="00313BD3"/>
     <w:rsid w:val="003225F7"/>
     <w:rsid w:val="00333148"/>
     <w:rsid w:val="003412AD"/>
     <w:rsid w:val="003927C0"/>
     <w:rsid w:val="003C5F3D"/>
     <w:rsid w:val="00410740"/>
     <w:rsid w:val="00415D7D"/>
     <w:rsid w:val="004276F5"/>
     <w:rsid w:val="00430932"/>
     <w:rsid w:val="0043218F"/>
     <w:rsid w:val="004419A1"/>
+    <w:rsid w:val="004534DC"/>
     <w:rsid w:val="00481BA1"/>
     <w:rsid w:val="0048415E"/>
     <w:rsid w:val="00486359"/>
     <w:rsid w:val="004E42DD"/>
     <w:rsid w:val="004E6004"/>
     <w:rsid w:val="00504D49"/>
     <w:rsid w:val="00505A24"/>
     <w:rsid w:val="00511CCC"/>
     <w:rsid w:val="00521EB7"/>
     <w:rsid w:val="00540E9E"/>
     <w:rsid w:val="00544062"/>
     <w:rsid w:val="005519E0"/>
+    <w:rsid w:val="00551CE8"/>
     <w:rsid w:val="0055227B"/>
     <w:rsid w:val="005615C8"/>
     <w:rsid w:val="00565F34"/>
     <w:rsid w:val="005667CC"/>
     <w:rsid w:val="005B00D4"/>
     <w:rsid w:val="005B4FD7"/>
     <w:rsid w:val="005B5668"/>
     <w:rsid w:val="005B7E6A"/>
     <w:rsid w:val="005C11CD"/>
     <w:rsid w:val="005C6C6B"/>
     <w:rsid w:val="005E6AE7"/>
     <w:rsid w:val="005F0C00"/>
     <w:rsid w:val="005F31EB"/>
     <w:rsid w:val="00610763"/>
     <w:rsid w:val="00640D2C"/>
     <w:rsid w:val="00664D7A"/>
     <w:rsid w:val="00666106"/>
     <w:rsid w:val="00681364"/>
     <w:rsid w:val="00690B18"/>
     <w:rsid w:val="006C7CFC"/>
     <w:rsid w:val="006D775D"/>
     <w:rsid w:val="006E466A"/>
     <w:rsid w:val="006F3F47"/>
     <w:rsid w:val="006F49E9"/>
     <w:rsid w:val="006F5863"/>
     <w:rsid w:val="00713BED"/>
     <w:rsid w:val="00717604"/>
     <w:rsid w:val="00725330"/>
     <w:rsid w:val="00750EE2"/>
     <w:rsid w:val="007517F3"/>
     <w:rsid w:val="007621D1"/>
     <w:rsid w:val="0079150B"/>
     <w:rsid w:val="007B42EF"/>
     <w:rsid w:val="007C2278"/>
     <w:rsid w:val="007D4ADC"/>
     <w:rsid w:val="007E63EB"/>
     <w:rsid w:val="007F1D99"/>
     <w:rsid w:val="00831C5D"/>
     <w:rsid w:val="0083302A"/>
     <w:rsid w:val="00834ECF"/>
     <w:rsid w:val="0085491B"/>
     <w:rsid w:val="00860CE9"/>
     <w:rsid w:val="00875DB1"/>
     <w:rsid w:val="008973EA"/>
     <w:rsid w:val="008A0411"/>
     <w:rsid w:val="008C4612"/>
     <w:rsid w:val="008C5CCD"/>
     <w:rsid w:val="009001C2"/>
+    <w:rsid w:val="00900886"/>
     <w:rsid w:val="00916350"/>
     <w:rsid w:val="00942BA7"/>
     <w:rsid w:val="00945626"/>
     <w:rsid w:val="00963281"/>
     <w:rsid w:val="00983F15"/>
     <w:rsid w:val="009842EC"/>
     <w:rsid w:val="00987711"/>
     <w:rsid w:val="009E346C"/>
     <w:rsid w:val="00A04FF5"/>
     <w:rsid w:val="00A2597A"/>
     <w:rsid w:val="00A50269"/>
     <w:rsid w:val="00A563B7"/>
     <w:rsid w:val="00A60A65"/>
     <w:rsid w:val="00A60DC4"/>
     <w:rsid w:val="00A75474"/>
     <w:rsid w:val="00A86422"/>
     <w:rsid w:val="00AB72A8"/>
     <w:rsid w:val="00AB7706"/>
     <w:rsid w:val="00AD23FE"/>
     <w:rsid w:val="00B3136E"/>
     <w:rsid w:val="00B361CB"/>
     <w:rsid w:val="00B46DA8"/>
     <w:rsid w:val="00B72BD5"/>
     <w:rsid w:val="00B96F33"/>
     <w:rsid w:val="00BF46D4"/>
     <w:rsid w:val="00C00726"/>
     <w:rsid w:val="00C1494E"/>
     <w:rsid w:val="00C32359"/>
     <w:rsid w:val="00C424CB"/>
     <w:rsid w:val="00C46E9C"/>
+    <w:rsid w:val="00C47B21"/>
     <w:rsid w:val="00C74365"/>
     <w:rsid w:val="00C95426"/>
     <w:rsid w:val="00CB4012"/>
     <w:rsid w:val="00CC4ED4"/>
     <w:rsid w:val="00CD299F"/>
     <w:rsid w:val="00CE54BC"/>
     <w:rsid w:val="00CE7F9A"/>
     <w:rsid w:val="00CF2D29"/>
     <w:rsid w:val="00CF749F"/>
     <w:rsid w:val="00D015BF"/>
     <w:rsid w:val="00D16538"/>
     <w:rsid w:val="00D24924"/>
     <w:rsid w:val="00D520E2"/>
     <w:rsid w:val="00D5774E"/>
     <w:rsid w:val="00D60B6C"/>
     <w:rsid w:val="00D6632D"/>
     <w:rsid w:val="00DA08C1"/>
     <w:rsid w:val="00DA7BEA"/>
     <w:rsid w:val="00DC75C1"/>
     <w:rsid w:val="00DD1BCF"/>
     <w:rsid w:val="00DD2EC0"/>
     <w:rsid w:val="00DD5F89"/>
     <w:rsid w:val="00DE1634"/>
     <w:rsid w:val="00DE7F64"/>
     <w:rsid w:val="00E04E2C"/>
@@ -6146,51 +6134,51 @@
     <w:rsid w:val="00F763A3"/>
     <w:rsid w:val="00F815B8"/>
     <w:rsid w:val="00F87962"/>
     <w:rsid w:val="00F96380"/>
     <w:rsid w:val="00FB00FC"/>
     <w:rsid w:val="00FB467C"/>
     <w:rsid w:val="00FB7950"/>
     <w:rsid w:val="00FE03B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="755B65CE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{149F22D4-5C81-6145-BBDE-5455C2811DF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6936,51 +6924,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1292589322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aven.bendickson@ubc.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruit.stats@science.ubc.ca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/science.ubc.ca/files/faculty/Life2023-4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/default/files/faculty/2023FoS_FIPPA-Assessment_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:watt@science.ubc.ca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minchenko@science.ubc.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.ubc.ca/federal-research-chair-programs/canada-research-chairs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tammy.louis@ubc.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aven.bendickson@ubc.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruit.stats@science.ubc.ca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/work/recruiting/insidescoop" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\scidreception@science.ubc.ca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/default/files/faculty/2023FoS_FIPPA-Assessment_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:watt@science.ubc.ca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minchenko@science.ubc.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lauralc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XK6KEL8R\laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.ubc.ca/federal-research-chair-programs/canada-research-chairs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tammy.louis@ubc.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/recruiting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.lockyer-cotter@ubc.ca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7263,70 +7251,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C8FB81-0134-4BB4-99BA-99D3602D1034}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1158</Words>
-  <Characters>6604</Characters>
+  <Words>1156</Words>
+  <Characters>6592</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>55</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7747</CharactersWithSpaces>
+  <CharactersWithSpaces>7733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chen, Sarah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>