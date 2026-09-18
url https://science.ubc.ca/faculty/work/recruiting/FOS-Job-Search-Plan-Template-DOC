--- v0 (2026-08-05)
+++ v1 (2026-09-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5C11D48B" w14:textId="215BFEAA" w:rsidR="00DD1BCF" w:rsidRPr="00F07D4C" w:rsidRDefault="00DD1BCF" w:rsidP="005B00D4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Faculty of Science Job Search Plan Template</w:t>
       </w:r>
       <w:r w:rsidR="00A66C2D" w:rsidRPr="00F07D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1453,84 +1453,84 @@
               <w:t>Nature – online</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4912740E" w14:textId="77777777" w:rsidR="00664D7A" w:rsidRPr="0098661E" w:rsidRDefault="005B00D4" w:rsidP="0088006C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098661E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SACNAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63FB2157" w14:textId="77777777" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="006C6851" w:rsidP="0088006C">
+          <w:p w14:paraId="63FB2157" w14:textId="77777777" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="00555522" w:rsidP="0088006C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.AcademicKeys.com/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17446766" w14:textId="61D09FD2" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="006C6851" w:rsidP="0088006C">
+          <w:p w14:paraId="17446766" w14:textId="61D09FD2" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="00555522" w:rsidP="0088006C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.higheredjobs.com/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
               <w:rPr>
@@ -2093,51 +2093,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4. Equity, Diversity and Inclusivity Considerations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F0D49A" w14:textId="77777777" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00DD1BCF" w:rsidP="00DD1BCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11248BF9" w14:textId="35B03401" w:rsidR="00AD0D75" w:rsidRPr="0098661E" w:rsidRDefault="00AD0D75" w:rsidP="00DD1BCF">
+    <w:p w14:paraId="11248BF9" w14:textId="0161B1AA" w:rsidR="00AD0D75" w:rsidRPr="0098661E" w:rsidRDefault="00AD0D75" w:rsidP="00DD1BCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All members who will have a role in ranking or selecting longlist or shortlist candidates must complete the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0098661E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>UBC Hiring Equity Course</w:t>
         </w:r>
@@ -3081,51 +3081,51 @@
       <w:r w:rsidR="00CB770B" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty Relations</w:t>
       </w:r>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidR="00DD1BCF" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he job ad is posted (date TBD).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44804E26" w14:textId="114A7141" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00DD1BCF" w:rsidP="00664D7A">
+    <w:p w14:paraId="44804E26" w14:textId="1BE978BD" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00DD1BCF" w:rsidP="00664D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Search Committee </w:t>
       </w:r>
       <w:r w:rsidR="00D719B5" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3595,131 +3595,131 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The final ranking of candidates following the interviews will be provided by the Head to the Dean’s Office along with a rationale for the ranking, in soliciting approval to make an offer.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007621D1" w:rsidRPr="0098661E" w:rsidSect="00DD1BCF">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1921" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1ED80202" w14:textId="77777777" w:rsidR="001F7025" w:rsidRDefault="001F7025" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0BE6EE4F" w14:textId="77777777" w:rsidR="001F7025" w:rsidRDefault="001F7025" w:rsidP="00DD1BCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1686861670"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="00DC2F58" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="00152E4A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -3732,51 +3732,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A10F014" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="005B00D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-454942676"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4EC5192D" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="00152E4A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -3792,114 +3792,123 @@
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5E665BA8" w14:textId="66F09E47" w:rsidR="005B00D4" w:rsidRDefault="00CA6D5B">
+  <w:p w14:paraId="5E665BA8" w14:textId="29935ECE" w:rsidR="005B00D4" w:rsidRDefault="00CA6D5B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
+    <w:r w:rsidR="00555522">
+      <w:t>September 2</w:t>
+    </w:r>
     <w:r w:rsidR="006C7F36">
-      <w:t>June 4,</w:t>
+      <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00D719B5">
       <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="57B148B2" w14:textId="54416A30" w:rsidR="005B00D4" w:rsidRDefault="005B00D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57B148B2" w14:textId="3FCEB66C" w:rsidR="005B00D4" w:rsidRDefault="005B00D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
+    <w:r w:rsidR="00555522">
+      <w:t>September</w:t>
+    </w:r>
     <w:r w:rsidR="00ED1BF2">
-      <w:t>June 4</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00555522">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00FA44C7">
       <w:t>, 2026</w:t>
     </w:r>
     <w:r w:rsidR="0023738C">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0023738C">
       <w:tab/>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0CB9B616" w14:textId="77777777" w:rsidR="001F7025" w:rsidRDefault="001F7025" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="34048A1C" w14:textId="77777777" w:rsidR="001F7025" w:rsidRDefault="001F7025" w:rsidP="00DD1BCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0CB02C94" w14:textId="77777777" w:rsidR="00DD1BCF" w:rsidRDefault="00DD1BCF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E57794D" wp14:editId="4CD52EA0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>15903</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>15904</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7728997" cy="1184744"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1864840675" name="Picture 1864840675" descr="Letterhead2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3935,51 +3944,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="33A24456" w14:textId="77777777" w:rsidR="00DD1BCF" w:rsidRDefault="00DD1BCF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="296A9E0C" wp14:editId="7A3DF7BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>7951</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>15903</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7783195" cy="1184744"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="773422313" name="Picture 773422313" descr="S2017-02-00604 Letterhead PROOF_Page_1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4015,51 +4024,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096342AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DC69B0C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5243,128 +5252,129 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1114178218">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1472937310">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2142772080">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2086685007">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="337460665">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="537157912">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="627854393">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1199926971">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="272057259">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="93551497">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1981687833">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="22169578">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD1BCF"/>
     <w:rsid w:val="000C6C2D"/>
     <w:rsid w:val="0013294C"/>
     <w:rsid w:val="00165843"/>
     <w:rsid w:val="001A36D2"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="0023738C"/>
     <w:rsid w:val="0024587F"/>
     <w:rsid w:val="002F223A"/>
     <w:rsid w:val="00374322"/>
     <w:rsid w:val="00400CD9"/>
     <w:rsid w:val="00420088"/>
     <w:rsid w:val="00457011"/>
     <w:rsid w:val="004916D9"/>
+    <w:rsid w:val="0055227B"/>
+    <w:rsid w:val="00555522"/>
     <w:rsid w:val="005A3686"/>
     <w:rsid w:val="005B00D4"/>
     <w:rsid w:val="005F1E9D"/>
     <w:rsid w:val="00664D7A"/>
     <w:rsid w:val="006754A5"/>
     <w:rsid w:val="00692E03"/>
     <w:rsid w:val="006C6851"/>
     <w:rsid w:val="006C7F36"/>
     <w:rsid w:val="007621D1"/>
     <w:rsid w:val="007B42A4"/>
     <w:rsid w:val="007C2278"/>
     <w:rsid w:val="007D6B3C"/>
     <w:rsid w:val="00816992"/>
     <w:rsid w:val="008312AD"/>
     <w:rsid w:val="00874A2D"/>
     <w:rsid w:val="00877B63"/>
     <w:rsid w:val="0088006C"/>
     <w:rsid w:val="008F3189"/>
     <w:rsid w:val="009336FB"/>
     <w:rsid w:val="0098661E"/>
     <w:rsid w:val="009A628B"/>
     <w:rsid w:val="009E21C6"/>
     <w:rsid w:val="00A236ED"/>
     <w:rsid w:val="00A66C2D"/>
     <w:rsid w:val="00A87310"/>
@@ -6054,51 +6064,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FA44C7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackscientists.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/wpl-eio-he" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universitycounsel.ubc.ca/files/2024/12/Employment-Advertising-Policy_HR11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/wpl-eio-he" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://employer.jobbank.gc.ca/employer/support/question?qaid=123&amp;tid=88" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/science.ubc.ca/files/faculty/Life2023-4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.higheredjobs.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AcademicKeys.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/wpl-eio-he" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackscientists.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universitycounsel.ubc.ca/files/2024/12/Employment-Advertising-Policy_HR11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://employer.jobbank.gc.ca/employer/support/question?qaid=123&amp;tid=88" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/science.ubc.ca/files/faculty/Life2023-4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.higheredjobs.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AcademicKeys.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6365,70 +6375,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1382</Words>
-  <Characters>7879</Characters>
+  <Words>1387</Words>
+  <Characters>7912</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9243</CharactersWithSpaces>
+  <CharactersWithSpaces>9281</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chen, Sarah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>