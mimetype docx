--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -1030,51 +1030,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.  Scope of the search</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106A7D28" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRPr="0098661E" w:rsidRDefault="005B00D4" w:rsidP="00DD1BCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60502EF0" w14:textId="33E7119C" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00DD1BCF" w:rsidP="00DD1BCF">
+    <w:p w14:paraId="60502EF0" w14:textId="068EDE60" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00DD1BCF" w:rsidP="00DD1BCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We will place our advertisement in local, national and international online or print venues (samples – please edit as appropriate)</w:t>
       </w:r>
       <w:r w:rsidR="001A36D2" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="001A36D2" w:rsidRPr="0098661E">
@@ -1453,84 +1453,84 @@
               <w:t>Nature – online</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4912740E" w14:textId="77777777" w:rsidR="00664D7A" w:rsidRPr="0098661E" w:rsidRDefault="005B00D4" w:rsidP="0088006C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098661E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SACNAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63FB2157" w14:textId="77777777" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="00555522" w:rsidP="0088006C">
+          <w:p w14:paraId="63FB2157" w14:textId="77777777" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="00672372" w:rsidP="0088006C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.AcademicKeys.com/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17446766" w14:textId="61D09FD2" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="00555522" w:rsidP="0088006C">
+          <w:p w14:paraId="17446766" w14:textId="61D09FD2" w:rsidR="0088006C" w:rsidRPr="0098661E" w:rsidRDefault="00672372" w:rsidP="0088006C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.higheredjobs.com/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0088006C" w:rsidRPr="0098661E">
               <w:rPr>
@@ -3035,94 +3035,110 @@
       <w:r w:rsidR="00692E03" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and then entered into Workday for </w:t>
       </w:r>
       <w:r w:rsidR="00CB770B" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Relations </w:t>
       </w:r>
       <w:r w:rsidR="00692E03" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1234CC" w14:textId="64B872FA" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00692E03" w:rsidP="00664D7A">
+    <w:p w14:paraId="3B1234CC" w14:textId="78C2F21F" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00692E03" w:rsidP="00664D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">After approval from </w:t>
       </w:r>
       <w:r w:rsidR="00CB770B" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty Relations</w:t>
       </w:r>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidR="00DD1BCF" w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>he job ad is posted (date TBD).</w:t>
+        <w:t xml:space="preserve">he job ad is posted </w:t>
+      </w:r>
+      <w:r w:rsidR="00F25250">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a minimum of 30 days </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1BCF" w:rsidRPr="0098661E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(date TBD).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44804E26" w14:textId="1BE978BD" w:rsidR="00DD1BCF" w:rsidRPr="0098661E" w:rsidRDefault="00DD1BCF" w:rsidP="00664D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Search Committee </w:t>
       </w:r>
       <w:r w:rsidR="00D719B5" w:rsidRPr="0098661E">
         <w:rPr>
@@ -3429,51 +3445,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098661E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. Interview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74537AFE" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRPr="0098661E" w:rsidRDefault="005B00D4" w:rsidP="00DD1BCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="099D2685" w14:textId="4A1F1A32" w:rsidR="00165843" w:rsidRPr="006C6851" w:rsidRDefault="005F1E9D" w:rsidP="00DD1BCF">
+    <w:p w14:paraId="099D2685" w14:textId="063A2B7D" w:rsidR="00165843" w:rsidRPr="006C6851" w:rsidRDefault="005F1E9D" w:rsidP="00DD1BCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6851">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department provides the candidates with an information package including the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="006C6851">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Inside Scoop</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C6851">
@@ -3792,87 +3808,93 @@
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5E665BA8" w14:textId="29935ECE" w:rsidR="005B00D4" w:rsidRDefault="00CA6D5B">
+  <w:p w14:paraId="5E665BA8" w14:textId="792125A2" w:rsidR="005B00D4" w:rsidRDefault="00CA6D5B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
+    <w:r w:rsidR="00F25250">
+      <w:t>October</w:t>
+    </w:r>
     <w:r w:rsidR="00555522">
-      <w:t>September 2</w:t>
+      <w:t xml:space="preserve"> 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F25250">
+      <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="006C7F36">
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00D719B5">
       <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="57B148B2" w14:textId="3FCEB66C" w:rsidR="005B00D4" w:rsidRDefault="005B00D4">
+  <w:p w14:paraId="57B148B2" w14:textId="568DAB85" w:rsidR="005B00D4" w:rsidRDefault="005B00D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
-    <w:r w:rsidR="00555522">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="00F25250">
+      <w:t xml:space="preserve">October </w:t>
     </w:r>
     <w:r w:rsidR="00555522">
       <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F25250">
+      <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00FA44C7">
       <w:t>, 2026</w:t>
     </w:r>
     <w:r w:rsidR="0023738C">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0023738C">
       <w:tab/>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0CB9B616" w14:textId="77777777" w:rsidR="001F7025" w:rsidRDefault="001F7025" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
@@ -5293,131 +5315,136 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="627854393">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1199926971">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="272057259">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="93551497">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1981687833">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="22169578">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD1BCF"/>
     <w:rsid w:val="000C6C2D"/>
+    <w:rsid w:val="00113611"/>
     <w:rsid w:val="0013294C"/>
+    <w:rsid w:val="0015666F"/>
     <w:rsid w:val="00165843"/>
     <w:rsid w:val="001A36D2"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="0023738C"/>
     <w:rsid w:val="0024587F"/>
     <w:rsid w:val="002F223A"/>
     <w:rsid w:val="00374322"/>
     <w:rsid w:val="00400CD9"/>
     <w:rsid w:val="00420088"/>
     <w:rsid w:val="00457011"/>
     <w:rsid w:val="004916D9"/>
+    <w:rsid w:val="00511B84"/>
     <w:rsid w:val="0055227B"/>
     <w:rsid w:val="00555522"/>
     <w:rsid w:val="005A3686"/>
     <w:rsid w:val="005B00D4"/>
     <w:rsid w:val="005F1E9D"/>
     <w:rsid w:val="00664D7A"/>
+    <w:rsid w:val="00672372"/>
     <w:rsid w:val="006754A5"/>
     <w:rsid w:val="00692E03"/>
     <w:rsid w:val="006C6851"/>
     <w:rsid w:val="006C7F36"/>
     <w:rsid w:val="007621D1"/>
     <w:rsid w:val="007B42A4"/>
     <w:rsid w:val="007C2278"/>
     <w:rsid w:val="007D6B3C"/>
     <w:rsid w:val="00816992"/>
     <w:rsid w:val="008312AD"/>
     <w:rsid w:val="00874A2D"/>
     <w:rsid w:val="00877B63"/>
     <w:rsid w:val="0088006C"/>
     <w:rsid w:val="008F3189"/>
     <w:rsid w:val="009336FB"/>
     <w:rsid w:val="0098661E"/>
     <w:rsid w:val="009A628B"/>
     <w:rsid w:val="009E21C6"/>
     <w:rsid w:val="00A236ED"/>
     <w:rsid w:val="00A66C2D"/>
     <w:rsid w:val="00A87310"/>
     <w:rsid w:val="00AD0D75"/>
     <w:rsid w:val="00AE225B"/>
     <w:rsid w:val="00BB781B"/>
     <w:rsid w:val="00BC24D7"/>
     <w:rsid w:val="00BC4836"/>
     <w:rsid w:val="00BD3B41"/>
     <w:rsid w:val="00C07091"/>
     <w:rsid w:val="00CA6D5B"/>
     <w:rsid w:val="00CB770B"/>
     <w:rsid w:val="00D10DEA"/>
     <w:rsid w:val="00D25636"/>
     <w:rsid w:val="00D719B5"/>
     <w:rsid w:val="00DD1BCF"/>
     <w:rsid w:val="00E67692"/>
     <w:rsid w:val="00E96455"/>
     <w:rsid w:val="00ED1BF2"/>
     <w:rsid w:val="00EF4B4F"/>
     <w:rsid w:val="00F07D4C"/>
+    <w:rsid w:val="00F25250"/>
     <w:rsid w:val="00F86124"/>
     <w:rsid w:val="00FA44C7"/>
     <w:rsid w:val="00FF655D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6064,51 +6091,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FA44C7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackscientists.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universitycounsel.ubc.ca/files/2024/12/Employment-Advertising-Policy_HR11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://employer.jobbank.gc.ca/employer/support/question?qaid=123&amp;tid=88" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/sites/science.ubc.ca/files/faculty/Life2023-4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.higheredjobs.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AcademicKeys.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackscientists.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universitycounsel.ubc.ca/policies/employment-advertising-policy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://employer.jobbank.gc.ca/employer/support/question?qaid=123&amp;tid=88" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.ubc.ca/faculty/work/recruiting/insidescoop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.higheredjobs.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AcademicKeys.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpl.ubc.ca/browse/equity-and-inclusion/courses/hiring-equity-2026-2027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6376,69 +6403,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1387</Words>
-  <Characters>7912</Characters>
+  <Characters>7909</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9281</CharactersWithSpaces>
+  <CharactersWithSpaces>9278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chen, Sarah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>