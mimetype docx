--- v0 (2026-08-05)
+++ v1 (2026-10-29)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="060AC5D8" w14:textId="6655637A" w:rsidR="002E0E7D" w:rsidRDefault="00345D8E" w:rsidP="002E0E7D">
+    <w:p w14:paraId="060AC5D8" w14:textId="09C885DE" w:rsidR="002E0E7D" w:rsidRDefault="00345D8E" w:rsidP="002E0E7D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00345D8E">
         <w:t xml:space="preserve">Faculty of Science </w:t>
       </w:r>
       <w:r w:rsidR="00FF579C">
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00345D8E">
         <w:t xml:space="preserve">ob </w:t>
       </w:r>
       <w:r w:rsidR="00FF579C">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00345D8E">
         <w:t xml:space="preserve">dvert </w:t>
       </w:r>
       <w:r w:rsidR="00FF579C">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00345D8E">
         <w:t xml:space="preserve">emplate: </w:t>
       </w:r>
@@ -207,51 +208,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Position description</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342637E0" w14:textId="77777777" w:rsidR="002E0E7D" w:rsidRDefault="002E0E7D" w:rsidP="00345D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="393A6457" w14:textId="4CFAD0CB" w:rsidR="00345D8E" w:rsidRPr="002E0E7D" w:rsidRDefault="00345D8E" w:rsidP="002E0E7D">
+    <w:p w14:paraId="393A6457" w14:textId="5A87ABF7" w:rsidR="00345D8E" w:rsidRPr="002E0E7D" w:rsidRDefault="00345D8E" w:rsidP="002E0E7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
@@ -260,51 +261,67 @@
         <w:t xml:space="preserve">[Department] </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[name] </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in the Faculty of Science at the University of British Columbia in Vancouver seeks candidates for a </w:t>
+        <w:t>in the Faculty of Science at the University of British Columbia in Vancouver seeks candidates for a</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6CFC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full-time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0E7D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[position, rank] </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with an expected start date of </w:t>
       </w:r>
       <w:r w:rsidRPr="008C375F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -390,51 +407,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[list requirements here: PhD, area, experience, research, teaching, service …]</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00213BD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(To identify unqualified candidates.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734E11CA" w14:textId="02860BCF" w:rsidR="00345D8E" w:rsidRPr="00345404" w:rsidRDefault="00345D8E" w:rsidP="002E0E7D">
+    <w:p w14:paraId="734E11CA" w14:textId="17CCAE5A" w:rsidR="00345D8E" w:rsidRPr="009156E9" w:rsidRDefault="00345D8E" w:rsidP="002E0E7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The successful candidate should also </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
@@ -447,125 +464,125 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">…] and will be expected to </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[develop an independent research program, effectively teach and supervise undergraduate and graduate students, contribute to departmental service…]</w:t>
       </w:r>
       <w:r w:rsidR="006A2309">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A2309" w:rsidRPr="00345404">
+      <w:r w:rsidR="006A2309" w:rsidRPr="009156E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A0625C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="006A2309" w:rsidRPr="006A2309">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Part 4: Conditions of </w:t>
         </w:r>
         <w:r w:rsidR="006A2309">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
         <w:r w:rsidR="006A2309" w:rsidRPr="006A2309">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ppointment for Faculty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A2309">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A0625C" w:rsidRPr="00345404">
+      <w:r w:rsidR="00A0625C" w:rsidRPr="009156E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the Collective Agreement for</w:t>
       </w:r>
-      <w:r w:rsidR="006A2309" w:rsidRPr="00345404">
+      <w:r w:rsidR="006A2309" w:rsidRPr="009156E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific language related to the rank)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00345404">
+      <w:r w:rsidRPr="009156E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150D5D9C" w14:textId="77777777" w:rsidR="00345D8E" w:rsidRPr="002E0E7D" w:rsidRDefault="00345D8E" w:rsidP="002E0E7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0E7D">
@@ -685,62 +702,60 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UBC’s campuses are located on the traditional, ancestral, and unceded territories of the Syilx (Okanagan) Peoples and of the Coast Salish Peoples, including the territories of the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D451C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xwməθkwəy̓əm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D451C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Musqueam), Skwxwú7mesh (Squamish), and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D451C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stó:lō</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D451C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D451C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Səl̓ílwətaʔ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D451C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -1083,79 +1098,60 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C611B5" w14:textId="194AA6C4" w:rsidR="00C53436" w:rsidRDefault="00345D8E" w:rsidP="00C53436">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arrange </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Arrange for </w:t>
+      </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>letters of reference to</w:t>
       </w:r>
       <w:r w:rsidR="008C375F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1218,98 +1214,98 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(If you will use a rubric for any application material, please weight it and provide a link to it.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C07804" w14:textId="017DE6D0" w:rsidR="00345D8E" w:rsidRPr="003B351E" w:rsidRDefault="00345D8E" w:rsidP="00345D8E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The closing date for applications is </w:t>
       </w:r>
       <w:r w:rsidRPr="00213BD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[…]</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0E7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00213BD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Firm deadline for fairness.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC8F7A9" w14:textId="77777777" w:rsidR="00345D8E" w:rsidRPr="00213BD9" w:rsidRDefault="00345D8E" w:rsidP="00345D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213BD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Required UBC/Science statement: please copy/paste the content on the next page, filling in the final contact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D1EFCD" w14:textId="77777777" w:rsidR="00345D8E" w:rsidRPr="00345D8E" w:rsidRDefault="00345D8E" w:rsidP="00345D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21027CE2" w14:textId="38C27416" w:rsidR="00D451C0" w:rsidRPr="00106ED6" w:rsidRDefault="00D451C0" w:rsidP="00D451C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1319,207 +1315,281 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UBC hires on the basis of merit and is committed to employment equity. Equity and diversity are essential to academic excellence.  An open and diverse community fosters the inclusion of voices that have been underrepresented or discouraged.  Inclusion is built by individual and institutional responsibility through continuous engagement with diversity to inspire people, ideas, and actions for a better world. We encourage applications from members of groups that have been marginalized on any grounds enumerated under the B.C. Human Rights Code, including sex, sexual orientation, gender identity or expression, racialization, disability, political belief, religion, marital or family status, age, and/or status as a First Nation, Métis, Inuk, or Indigenous person. </w:t>
       </w:r>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UBC acknowledges that certain circumstances may cause career interruptions that legitimately affect an applicant’s record of research or educational leadership achievement. We encourage applicants to note in their applications whether they would like consideration given to the impact of any circumstances, such as those due to health or family reasons, in order to allow for a fair assessment of their research productivity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777D9D93" w14:textId="77777777" w:rsidR="00D451C0" w:rsidRPr="00106ED6" w:rsidRDefault="00D451C0" w:rsidP="00D451C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29130870" w14:textId="77777777" w:rsidR="00D451C0" w:rsidRPr="00106ED6" w:rsidRDefault="00D451C0" w:rsidP="00D451C0">
+    <w:p w14:paraId="29130870" w14:textId="231401D9" w:rsidR="00D451C0" w:rsidRDefault="00D451C0" w:rsidP="00D451C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All qualified candidates are encouraged to apply; however Canadian citizens and permanent residents will be given priority, and members of historically marginalized groups will be given special consideration.</w:t>
+        <w:t>All qualified candidates are encouraged to apply; however Canadian citizens and permanent residents will be given priority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D4A9BE" w14:textId="77777777" w:rsidR="002A6CFC" w:rsidRDefault="002A6CFC" w:rsidP="00D451C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5093BC03" w14:textId="5CC22958" w:rsidR="002A6CFC" w:rsidRPr="00EB5673" w:rsidRDefault="002A6CFC" w:rsidP="002A6CFC">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0A5CAC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB5673">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This position is eligible for a comprehensive benefits package. For details, see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EB5673">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://hr.ubc.ca/benefits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EA0A3B8" w14:textId="77777777" w:rsidR="002A6CFC" w:rsidRPr="00EB5673" w:rsidRDefault="002A6CFC" w:rsidP="002A6CFC">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0A5CAC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B5A184" w14:textId="77777777" w:rsidR="002A6CFC" w:rsidRPr="00EB5673" w:rsidRDefault="002A6CFC" w:rsidP="002A6CFC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB5673">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The University of British Columbia's primary language of instruction and research is English. Accordingly, individuals are required to communicate effectively in English, both verbally and in writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA3F6F0" w14:textId="77777777" w:rsidR="002E0E7D" w:rsidRPr="00106ED6" w:rsidRDefault="002E0E7D" w:rsidP="00345D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DF01B6E" w14:textId="77777777" w:rsidR="00106ED6" w:rsidRPr="00106ED6" w:rsidRDefault="00106ED6" w:rsidP="00106ED6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any needs or questions regarding accommodations or accessibility during the job application, recruitment and hiring process or for more information and support, please </w:t>
       </w:r>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">visit UBC’s Center For Workplace Accessibility website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00106ED6">
           <w:rPr>
             <w:i/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://hr.ubc.ca/health-and-wellbeing/working-injury-illness-or-disability/centre-workplace-accessibility</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or contact the Centre a</w:t>
       </w:r>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00106ED6">
           <w:rPr>
             <w:i/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>workplace.accessibility@ubc.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BE97BB" w14:textId="77777777" w:rsidR="003B351E" w:rsidRPr="00106ED6" w:rsidRDefault="003B351E" w:rsidP="00345D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5237EA0E" w14:textId="52CB3B2C" w:rsidR="003B351E" w:rsidRPr="00106ED6" w:rsidRDefault="003B351E" w:rsidP="003B351E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The University is committed to creating and maintaining an accessible work environment for all members of its workforce. Within this hiring process we will make efforts to create an accessible process for all candidates (including but not limited to disabled people). Confidential accommodations are available on request by contacting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00345404">
+      <w:r w:rsidRPr="009156E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Name, Faculty/Department by email at relevant email - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00345404">
+      <w:r w:rsidRPr="009156E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>choose someone not on the search committee for confidentiality]</w:t>
       </w:r>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00106ED6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -1551,147 +1621,148 @@
     </w:p>
     <w:p w14:paraId="5D1A3A35" w14:textId="77777777" w:rsidR="003B351E" w:rsidRPr="00213BD9" w:rsidRDefault="003B351E" w:rsidP="00345D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44180407" w14:textId="77777777" w:rsidR="002E0E7D" w:rsidRPr="00213BD9" w:rsidRDefault="002E0E7D" w:rsidP="00345D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AA88F78" w14:textId="77777777" w:rsidR="007621D1" w:rsidRPr="00345D8E" w:rsidRDefault="007621D1" w:rsidP="00345D8E"/>
     <w:sectPr w:rsidR="007621D1" w:rsidRPr="00345D8E" w:rsidSect="00DD1BCF">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1921" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3985F16A" w14:textId="77777777" w:rsidR="00715995" w:rsidRDefault="00715995" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="118A2F89" w14:textId="77777777" w:rsidR="00715995" w:rsidRDefault="00715995" w:rsidP="00DD1BCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1686861670"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="58D92B7F" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="00152E4A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -1704,51 +1775,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1E6687F3" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="005B00D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-454942676"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1115534B" w14:textId="77777777" w:rsidR="005B00D4" w:rsidRDefault="005B00D4" w:rsidP="00152E4A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -1764,114 +1835,126 @@
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="191A9C5E" w14:textId="5016635B" w:rsidR="005B00D4" w:rsidRDefault="000F1A2C">
+  <w:p w14:paraId="191A9C5E" w14:textId="0E623AF9" w:rsidR="005B00D4" w:rsidRDefault="000F1A2C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
-    <w:r w:rsidR="006B5F8C">
-      <w:t>June 4</w:t>
+    <w:r w:rsidR="002A6CFC">
+      <w:t>Oct</w:t>
+    </w:r>
+    <w:r w:rsidR="00E5428F">
+      <w:t>ober</w:t>
+    </w:r>
+    <w:r w:rsidR="002A6CFC">
+      <w:t xml:space="preserve"> 20,</w:t>
     </w:r>
     <w:r w:rsidR="00581A7E">
-      <w:t>, 2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0716FC73" w14:textId="2BA46E42" w:rsidR="005B00D4" w:rsidRDefault="000F1A2C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0716FC73" w14:textId="74904AE9" w:rsidR="005B00D4" w:rsidRDefault="000F1A2C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
-    <w:r w:rsidR="006B5F8C">
-      <w:t>June 4</w:t>
+    <w:r w:rsidR="002A6CFC">
+      <w:t>Oct</w:t>
+    </w:r>
+    <w:r w:rsidR="00E5428F">
+      <w:t>ober</w:t>
+    </w:r>
+    <w:r w:rsidR="002A6CFC">
+      <w:t xml:space="preserve"> 20,</w:t>
     </w:r>
     <w:r w:rsidR="004B318B">
-      <w:t>, 2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="00027C9A">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00027C9A">
       <w:tab/>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="64F78405" w14:textId="77777777" w:rsidR="00715995" w:rsidRDefault="00715995" w:rsidP="00DD1BCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="77FDD97F" w14:textId="77777777" w:rsidR="00715995" w:rsidRDefault="00715995" w:rsidP="00DD1BCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="050097B2" w14:textId="77777777" w:rsidR="00DD1BCF" w:rsidRDefault="00DD1BCF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC8AD08" wp14:editId="7CA2D39C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>15903</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>15904</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7728997" cy="1184744"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1346428753" name="Picture 1346428753" descr="Letterhead2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1907,51 +1990,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2FB1AB2C" w14:textId="77777777" w:rsidR="00DD1BCF" w:rsidRDefault="00DD1BCF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D9D015C" wp14:editId="5B49D94C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>7951</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>15903</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7783195" cy="1184744"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="933703993" name="Picture 933703993" descr="S2017-02-00604 Letterhead PROOF_Page_1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1987,51 +2070,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096342AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DC69B0C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3691,168 +3774,173 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="69428650">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2030907168">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="292061128">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="618730676">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="20791397">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="968586498">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="789012370">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="821309925">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="850068856">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="205458669">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="101195631">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="83499692">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1823111756">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="339086625">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="429476248">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="300614867">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:trackRevisions/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD1BCF"/>
     <w:rsid w:val="00027C9A"/>
+    <w:rsid w:val="0006693F"/>
     <w:rsid w:val="000F1A2C"/>
     <w:rsid w:val="00106ED6"/>
     <w:rsid w:val="001B2E18"/>
     <w:rsid w:val="00213BD9"/>
+    <w:rsid w:val="002A6CFC"/>
     <w:rsid w:val="002E0E7D"/>
     <w:rsid w:val="002E15A6"/>
-    <w:rsid w:val="00345404"/>
     <w:rsid w:val="00345D8E"/>
     <w:rsid w:val="003B351E"/>
     <w:rsid w:val="004B318B"/>
     <w:rsid w:val="00581A7E"/>
     <w:rsid w:val="005B00D4"/>
+    <w:rsid w:val="005C4B75"/>
+    <w:rsid w:val="005F75BA"/>
     <w:rsid w:val="00664D7A"/>
     <w:rsid w:val="006A2309"/>
     <w:rsid w:val="006B5F8C"/>
     <w:rsid w:val="00715995"/>
     <w:rsid w:val="0071650D"/>
     <w:rsid w:val="007621D1"/>
     <w:rsid w:val="007C2278"/>
-    <w:rsid w:val="007D4A51"/>
     <w:rsid w:val="007E38C8"/>
     <w:rsid w:val="007F4E4C"/>
     <w:rsid w:val="00824C81"/>
     <w:rsid w:val="008676FF"/>
     <w:rsid w:val="008C375F"/>
+    <w:rsid w:val="009156E9"/>
     <w:rsid w:val="00953DC2"/>
     <w:rsid w:val="009B50F5"/>
     <w:rsid w:val="009F19FB"/>
     <w:rsid w:val="00A0625C"/>
     <w:rsid w:val="00A86422"/>
     <w:rsid w:val="00A96632"/>
     <w:rsid w:val="00AD538A"/>
     <w:rsid w:val="00B2459C"/>
     <w:rsid w:val="00C53436"/>
     <w:rsid w:val="00D451C0"/>
     <w:rsid w:val="00DA7BEA"/>
     <w:rsid w:val="00DD1BCF"/>
     <w:rsid w:val="00E4433F"/>
+    <w:rsid w:val="00E5428F"/>
+    <w:rsid w:val="00EB5673"/>
     <w:rsid w:val="00EC2C4E"/>
     <w:rsid w:val="00EF4B4F"/>
+    <w:rsid w:val="00F0227F"/>
     <w:rsid w:val="00F3163B"/>
     <w:rsid w:val="00FB46D1"/>
     <w:rsid w:val="00FB7950"/>
     <w:rsid w:val="00FF579C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4482,51 +4570,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A2309"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.ubc.ca/health-and-wellbeing/working-injury-illness-or-disability/centre-workplace-accessibility" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.ubc.ca/sites/default/files/documents/Faculty-CA-Part%204.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:workplace.accessibility@ubc.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.ubc.ca/media/file/view-collective-agreement-2025-2029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:workplace.accessibility@ubc.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.ubc.ca/health-and-wellbeing/working-injury-illness-or-disability/centre-workplace-accessibility" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.ubc.ca/benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4788,74 +4876,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{758B8DD4-F910-405D-84B8-D04860F44734}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>785</Words>
-  <Characters>4477</Characters>
+  <Words>825</Words>
+  <Characters>4705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5252</CharactersWithSpaces>
+  <CharactersWithSpaces>5519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chen, Sarah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>